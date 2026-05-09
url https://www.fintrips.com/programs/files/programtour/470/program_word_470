--- v0 (2026-03-12)
+++ v1 (2026-05-09)
@@ -13,113 +13,113 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="01DBC168" w14:textId="46BB5E98" w:rsidR="00D04703" w:rsidRDefault="007B063C">
+    <w:p w14:paraId="01DBC168" w14:textId="4A48A838" w:rsidR="00D04703" w:rsidRDefault="00310510">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D28B9F3" wp14:editId="705256C9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="606A467B" wp14:editId="525563B3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:align>right</wp:align>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="7548245" cy="10677525"/>
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:extent cx="7541968" cy="10668000"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21581"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21533" y="0"/>
+                <wp:lineTo x="0" y="21561"/>
+                <wp:lineTo x="21551" y="21561"/>
+                <wp:lineTo x="21551" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="37745007" name="รูปภาพ 10"/>
+            <wp:docPr id="35559688" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="37745007" name="รูปภาพ 37745007"/>
+                    <pic:cNvPr id="35559688" name="Picture 35559688"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7548245" cy="10677525"/>
+                      <a:ext cx="7544805" cy="10672013"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="669770E5" w14:textId="636C25C7" w:rsidR="00D04703" w:rsidRDefault="007B063C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -216,192 +216,192 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE73CAD" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="007B063C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B2EA42A" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="007B063C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5732BFFA" w14:textId="350F68A7" w:rsidR="00D04703" w:rsidRDefault="007B063C">
+    <w:p w14:paraId="5732BFFA" w14:textId="65BE49A4" w:rsidR="00D04703" w:rsidRDefault="009E1FF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0989E90C" wp14:editId="7D60CFA5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="730AC0D2" wp14:editId="7F2DB71F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>568325</wp:posOffset>
-[...51 lines deleted...]
-              <wp:posOffset>3381375</wp:posOffset>
+              <wp:posOffset>2838450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6248400" cy="2495550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21435"/>
                 <wp:lineTo x="21534" y="21435"/>
                 <wp:lineTo x="21534" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1020231968" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 20"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="3157" t="11967" r="2726" b="61461"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6248400" cy="2495550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="007B063C">
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0989E90C" wp14:editId="577E8CC3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>568325</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2552700" cy="483235"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2102998345" name="image1.png" descr="รูปภาพประกอบด้วย ตัวอักษร, กราฟิก, เครื่องหมาย, ไฟฟ้าสีน้ำเงิน&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.png" descr="รูปภาพประกอบด้วย ตัวอักษร, กราฟิก, เครื่องหมาย, ไฟฟ้าสีน้ำเงิน&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2552700" cy="483235"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="afffff6"/>
+        <w:tblStyle w:val="affff8"/>
         <w:tblW w:w="10455" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5385"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2235"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D04703" w14:paraId="253E162E" w14:textId="77777777" w:rsidTr="00D04703">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -443,142 +443,162 @@
           <w:p w14:paraId="66B76311" w14:textId="1A2D52ED" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ราคาต่อท่าน ผู้ใหญ่</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>พักห้องละ 2-3 ท่าน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
           <w:p w14:paraId="246080E8" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">พักเดี่ยว </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>ชำระเพิ่ม</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04703" w14:paraId="02F031E6" w14:textId="77777777" w:rsidTr="00D04703">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59E5AAA4" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
+          <w:p w14:paraId="59E5AAA4" w14:textId="767F1D9A" w:rsidR="00D04703" w:rsidRDefault="009E1FF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C3089E">
+              <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 </w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3089E">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>มีนาคม - 06 เมษายน 2569</w:t>
+              <w:t>พฤษภาคม</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3089E">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AD03DCD" w14:textId="23030D99" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23,965.-</w:t>
             </w:r>
@@ -596,509 +616,233 @@
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,000. -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04703" w14:paraId="1E61C331" w14:textId="77777777" w:rsidTr="00D04703">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B6E79F" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
+          <w:p w14:paraId="53B6E79F" w14:textId="73D7F42A" w:rsidR="00D04703" w:rsidRDefault="009E1FF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">06 - 13 </w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">เมษายน 2569 </w:t>
+              <w:t xml:space="preserve"> พฤษภาคม </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 มิถุนายน </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>วันหยุด</w:t>
+              <w:t>2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE0AFE6" w14:textId="17B212B1" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
-[...190 lines deleted...]
-          <w:p w14:paraId="191F8382" w14:textId="1CAB16B8" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
+          <w:p w14:paraId="2AE0AFE6" w14:textId="372CC1A3" w:rsidR="00D04703" w:rsidRDefault="009E1FF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23,965.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6904D80F" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
+          <w:p w14:paraId="08C8E765" w14:textId="24812516" w:rsidR="00D04703" w:rsidRDefault="009E1FF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,000. -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D04703" w14:paraId="52BA0881" w14:textId="77777777" w:rsidTr="00D04703">
+      <w:tr w:rsidR="00D04703" w14:paraId="01991E13" w14:textId="77777777" w:rsidTr="00D04703">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-        </w:trPr>
-[...103 lines deleted...]
-        <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10455" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
           </w:tcPr>
-          <w:p w14:paraId="45E51D12" w14:textId="0F8D298A" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
+          <w:p w14:paraId="45E51D12" w14:textId="43C21D3C" w:rsidR="00D04703" w:rsidRDefault="009E1FF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E1FF4">
               <w:rPr>
-                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:color w:val="FFFF00"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
-              <w:t>INFANT (</w:t>
+              <w:t>** รวมภาษีน้ำมันปรับเพิ่ม อัปเดตวันที่ 2 เมษายน 2569 **</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
-              <w:t>ทารก) เด็กอายุต่ำกว่า 2 ปี ราคา 10,000 บาท / ท่าน</w:t>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C3089E">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>INFANT (ทารก) เด็กอายุต่ำกว่า 2 ปี ราคา 10,000 บาท / ท่าน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16E883E9" w14:textId="50F63533" w:rsidR="00131F52" w:rsidRDefault="007B063C">
+    <w:p w14:paraId="16E883E9" w14:textId="0932323F" w:rsidR="00131F52" w:rsidRDefault="007B063C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="368A1FB5" wp14:editId="060AE881">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="368A1FB5" wp14:editId="63EE554F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-545465</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2684780</wp:posOffset>
+                  <wp:posOffset>2722880</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7572375" cy="373826"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998340" name="Rectangle 2102998340"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7572375" cy="373826"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="F5D0D0"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="D96868"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
@@ -1127,140 +871,125 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันแรก</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...6 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">สนามบินสุวรรณภูมิ - สนามบินนานาชาติซีหนิงเฉาเจียเป่า  - โรงแรมที่พัก                                                                                         </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="368A1FB5" id="Rectangle 2102998340" o:spid="_x0000_s1026" style="position:absolute;margin-left:-42.95pt;margin-top:211.4pt;width:596.25pt;height:29.45pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyp4xQYwIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/s0m728tGm65QSxES&#10;ghW7fMDUcRpLjm087u3vGduhLewDEqIP7thzO3NmJg+Px16zvfSorKn56KbkTBphG2W2Nf/+sn43&#10;5wwDmAa0NbLmJ4n8cfH2zcPBVXJsO6sb6RkFMVgdXM27EFxVFCg62QPeWCcNKVvrewh09dui8XCg&#10;6L0uxmU5LQ7WN85bIRHpdZWVfJHit60U4WvbogxM15ywhXT6dG7iWSweoNp6cJ0SAwz4BxQ9KENJ&#10;z6FWEIDtvHoVqlfCW7RtuBG2L2zbKiFTDVTNqPyjmucOnEy1EDnozjTh/wsrvuyf3ZMnGg4OKyQx&#10;VnFsfR//CR87JrJOZ7LkMTBBj7PJbHw7m3AmSHc7u52Pp5HN4uLtPIaP0vYsCjX31IzEEew/Y8im&#10;v0wG6pq10jrJSCZZYM5SvWXyRL/dLLVne6B2riercpU6SDm3eG09KuPvtcvqfjqfzgeY0SV5Dqkc&#10;hI7Fo+ZCeaEj81C1hOjFfiPscYQmKW4co0GiURokGqcsDZVRoOgflJbRO7/SpJ1r1IYdan4/GUcO&#10;gWa/1RBI7F1TczTbDN9qdfb4rfzlMmHJcfHaLJK6AuwyTUmV59zbnWnIAapOQvPBNCycHC2lodXk&#10;EQz2nGlJi0xCsgug9N/tiEVtiMzLCEUpHDdHChLFjW1OT56hE2tF4D4DhifwtGgjSkvLRwl/7MAT&#10;CP3JULfvR3eRlZAud5MZ9ZL5a83mWgNGdJYaIYLnLF+Wge55AIx9vwu2VakDFzADXFqrPAX5ExD3&#10;9vqerC4fqsVPAAAA//8DAFBLAwQUAAYACAAAACEAILyMmeEAAAAMAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7Fo7EU3TEKcCBKuqQhQWXbrxNI7wI7KdNv173FVZzszRnXPr9WQ0&#10;OaEPvbMcsjkDgrZ1srcdh5/vj1kJJERhpdDOIocLBlg393e1qKQ72y887WJHUogNleCgYhwqSkOr&#10;0IgwdwPadDs6b0RMo++o9OKcwo2mOWMFNaK36YMSA74pbH93o+Gwvezp8nP/uj2qcRE9Tu96s2Kc&#10;Pz5ML89AIk7xBsNVP6lDk5wObrQyEM1hVi5WCeXwlOepw5XIWFEAOaRVmS2BNjX9X6L5AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADKnjFBjAgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACC8jJnhAAAADAEAAA8AAAAAAAAAAAAAAAAAvQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#f5d0d0" strokecolor="#c00">
+              <v:rect w14:anchorId="368A1FB5" id="Rectangle 2102998340" o:spid="_x0000_s1026" style="position:absolute;margin-left:545.05pt;margin-top:214.4pt;width:596.25pt;height:29.45pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyp4xQYwIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/s0m728tGm65QSxES&#10;ghW7fMDUcRpLjm087u3vGduhLewDEqIP7thzO3NmJg+Px16zvfSorKn56KbkTBphG2W2Nf/+sn43&#10;5wwDmAa0NbLmJ4n8cfH2zcPBVXJsO6sb6RkFMVgdXM27EFxVFCg62QPeWCcNKVvrewh09dui8XCg&#10;6L0uxmU5LQ7WN85bIRHpdZWVfJHit60U4WvbogxM15ywhXT6dG7iWSweoNp6cJ0SAwz4BxQ9KENJ&#10;z6FWEIDtvHoVqlfCW7RtuBG2L2zbKiFTDVTNqPyjmucOnEy1EDnozjTh/wsrvuyf3ZMnGg4OKyQx&#10;VnFsfR//CR87JrJOZ7LkMTBBj7PJbHw7m3AmSHc7u52Pp5HN4uLtPIaP0vYsCjX31IzEEew/Y8im&#10;v0wG6pq10jrJSCZZYM5SvWXyRL/dLLVne6B2riercpU6SDm3eG09KuPvtcvqfjqfzgeY0SV5Dqkc&#10;hI7Fo+ZCeaEj81C1hOjFfiPscYQmKW4co0GiURokGqcsDZVRoOgflJbRO7/SpJ1r1IYdan4/GUcO&#10;gWa/1RBI7F1TczTbDN9qdfb4rfzlMmHJcfHaLJK6AuwyTUmV59zbnWnIAapOQvPBNCycHC2lodXk&#10;EQz2nGlJi0xCsgug9N/tiEVtiMzLCEUpHDdHChLFjW1OT56hE2tF4D4DhifwtGgjSkvLRwl/7MAT&#10;CP3JULfvR3eRlZAud5MZ9ZL5a83mWgNGdJYaIYLnLF+Wge55AIx9vwu2VakDFzADXFqrPAX5ExD3&#10;9vqerC4fqsVPAAAA//8DAFBLAwQUAAYACAAAACEAPmrV994AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2Qkblu6itGuNJ0AwQlNiMFhx6zxmorEqZJ0696e7DSO9m/9/r56PVnD&#10;juhD70jAYp4BQ2qd6qkT8PP9PiuBhShJSeMIBZwxwLq5vallpdyJvvC4jR1LJRQqKUDHOFSch1aj&#10;lWHuBqSUHZy3MqbRd1x5eUrl1vA8yx65lT2lD1oO+Kqx/d2OVsDmvOPF5+5lc9DjMnqc3szHKhPi&#10;/m56fgIWcYrXY7jgJ3RoEtPejaQCMwKSSBTwkJdJ4BIvVvkS2D6tyqIA3tT8v0HzBwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADKnjFBjAgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD5q1ffeAAAACQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="#f5d0d0" strokecolor="#c00">
                 <v:fill color2="#d96868" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="6C6BCCBF" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                       <w:pPr>
                         <w:spacing w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันแรก</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
-                      </w:r>
-[...6 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve">สนามบินสุวรรณภูมิ - สนามบินนานาชาติซีหนิงเฉาเจียเป่า  - โรงแรมที่พัก                                                                                         </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2065D17B" w14:textId="0B01D415" w:rsidR="00D04703" w:rsidRDefault="00D04703">
+    <w:p w14:paraId="2065D17B" w14:textId="1B727E43" w:rsidR="00D04703" w:rsidRDefault="00D04703">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23247619" w14:textId="4CE22F49" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00131F52" w:rsidP="00093199">
+    <w:p w14:paraId="23247619" w14:textId="7343368B" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00131F52" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>14.30 น.</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
         <w:t>คณะพร้อมกันที่สนามบินสุวรรณภูมิ บริเวณชั้น 4 ผู้โดยสารขาออกระหว่างประเทศ เคาน์เตอร์เช็คอิน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D3598D" w14:textId="4DB17984" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
@@ -1302,429 +1031,401 @@
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:br/>
         <w:t>ในการเช็คอินรับบัตรโดยสาร</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1F4019" w14:textId="3B592579" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">หมายเหตุ** </w:t>
+        <w:t xml:space="preserve">**หมายเหตุ** </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>เนื่องจากตั๋วเครื่องบินของคณะเป็นตั๋วชั้นประหยัดพิเศษ ที่นั่งอาจจะไม่ได้นั่งติดกัน</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:br/>
         <w:t>และไม่สามารถเลือกช่วงที่นั่งบนเครื่องบินได้ในคณะซึ่งเป็นไปตามเงื่อนไขสายการบิน หากต้องการซื้อบริการเสริม</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:br/>
         <w:t>โปรดติดต่อฝ่ายขาย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEB0309" w14:textId="2598637B" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">17.40 </w:t>
-[...8 lines deleted...]
-        <w:t>น.</w:t>
+        <w:t>17.40 น.</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">บินลัดฟ้าสู่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">เมืองซีหนิง </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>โดยสายการบิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
+        <w:t xml:space="preserve"> ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t xml:space="preserve">เที่ยวบินที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">VZ3690 </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t xml:space="preserve">ใช้เวลาเดินทาง 4 ชั่วโมง </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ไม่รวมบริการอาหารและเครื่องดื่ม บนเครื่อง</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE01ECC" w14:textId="02B3F39B" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-        <w:t xml:space="preserve">22.40 </w:t>
-      </w:r>
+        <w:t>22.40 น.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>เดินทางถึงสนามบิน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>สนามบินนานาชาติซีหนิงเฉาเจียเป่า (Xining Caojiabao International Airport - XNN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>เวลาท้องถิ่นเร็วกว่าไทย 1 ชั่วโมง กรุณาปรับนาฬิกาเป็นเวลาท้องถิ่น เพื่อสะดวกในการนัดหมาย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>เมืองซีหนิง (Xining</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>) เป็นเมืองหลวงของมณฑลชิงไห่ ประเทศจีน และยังเป็นประตูสู่ที่ราบสูงทิเบตเป็นศูนย์กลาง การเดินทางที่สำคัญสำหรับผู้ที่ต้องการสำรวจภูมิภาคอันน่าทึ่งนี้ นำท่านเดินทางเข้าสู่โรงแรมที่พัก ให้ท่านได้พักผ่อน ตามอัธยาศัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E6D6F0" w14:textId="77777777" w:rsidR="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-        <w:t>น.</w:t>
-[...4 lines deleted...]
-          <w:color w:val="0000CC"/>
+        <w:t>ที่พัก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>เดินทางถึงสนามบิน</w:t>
-[...87 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t>หรือเทียบเท่า</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Hua Chen Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC0E912" w14:textId="77777777" w:rsidR="00093199" w:rsidRDefault="00093199" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="000AAE5D" w14:textId="77777777" w:rsidR="00093199" w:rsidRDefault="00093199" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2483F461" w14:textId="26CEDCB8" w:rsidR="00093199" w:rsidRDefault="00093199" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="227CD51A" w14:textId="417FC862" w:rsidR="00093199" w:rsidRDefault="00093199" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="770A7097" w14:textId="7542E5F5" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+    <w:p w14:paraId="0017B11B" w14:textId="77777777" w:rsidR="009E1FF4" w:rsidRDefault="009E1FF4" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B49661" w14:textId="77777777" w:rsidR="009E1FF4" w:rsidRDefault="009E1FF4" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF81392" w14:textId="77777777" w:rsidR="009E1FF4" w:rsidRDefault="009E1FF4" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770A7097" w14:textId="6FF9CB45" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="52595762" wp14:editId="0C21F43C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="52595762" wp14:editId="0C21F43C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-412115</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>142875</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7543800" cy="392010"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998339" name="Rectangle 2102998339"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7543800" cy="392010"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -1753,58 +1454,50 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0EF37A70" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                             <w:pPr>
                               <w:spacing w:line="273" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่สอง</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...6 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">ซีหนิง - ฉาข่า - ทะเลสาบเกลือฉาข่า                                                                                      </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="52595762" id="Rectangle 2102998339" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-32.45pt;margin-top:11.25pt;width:594pt;height:30.85pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBz3aWuZAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aySTax4qyqpKkq&#10;rdqou/2ACcY2EgYK5Pb3HcC5tPtQqWoeyMBcOHM448XTqZPkwK0TWpV0OMgp4YrpSqimpD9eNx9m&#10;lDgPqgKpFS/pmTv6tHz/bnE0BR/pVsuKW4JFlCuOpqSt96bIMsda3oEbaMMVOmttO/C4tU1WWThi&#10;9U5mozyfZkdtK2M1487h6To56TLWr2vO/Le6dtwTWVLE5uNq47oLa7ZcQNFYMK1gPQz4BxQdCIWX&#10;XkutwQPZW/GmVCeY1U7XfsB0l+m6FozHHrCbYf5HNy8tGB57QXKcudLk/l9Z9vXwYrYWaTgaVzg0&#10;Qxen2nbhH/GRUyTrfCWLnzxhePg4GT/McuSUoe9hHuAHNrNbtrHOf+a6I8EoqcXHiBzB4dn5FHoJ&#10;6amrNkLKaDsMSQYxGvvNY6azzW4lLTkAPudmss7Xlzsbdx89zMPvbcp6Pp1NZz3MkIJom8tVBnxL&#10;wlJSJiyTgXkoakT0qr8j9iChSawbZNRbKKXeQjklq+8MC4V8LyQP2ekUlXbtUSpyLOl8Mpogh4Da&#10;ryV4NDtTldSpJsHXUlwzfmt/tYpYUl13HxZIXYNrE03RlXRu9V5VmABFy6H6pCrizwaHUuFo0gDG&#10;dZRIjoOMRozzIOTf45BFqZDMm4SC5U+7ExHYyzDUCic7XZ23ljjDNgIxPoPzW7A4b0O8HWcQ7/25&#10;B4tY5BeFjz4fjgM5Pm7Gk8egNnvv2d17QLFW43swbylJm5XHfdKB0h/3XtciPsQNTI8apyuJIX0J&#10;wvje72PU7Xu1/AUAAP//AwBQSwMEFAAGAAgAAAAhAEZCd/bgAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SOxaJ6YtbcikAgQrVCEKiy7deBpH+BHFTpv+Pe6qLEf36N4z5Xq0&#10;hh2pD613CPk0A0au9qp1DcLP9/tkCSxE6ZQ03hHCmQKsq9ubUhbKn9wXHbexYanEhUIi6Bi7gvNQ&#10;a7IyTH1HLmUH31sZ09k3XPXylMqt4SLLFtzK1qUFLTt61VT/bgeLsDnv+OPn7mVz0MM89jS+mY9V&#10;hnh/Nz4/AYs0xisMF/2kDlVy2vvBqcAMwmQxWyUUQYg5sAuQi4cc2B5hORPAq5L/f6H6AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHPdpa5kAgAA9wQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEZCd/bgAAAACgEAAA8AAAAAAAAAAAAAAAAAvgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#f5d0d0" strokecolor="#c00">
                 <v:fill color2="#d96868" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="0EF37A70" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                       <w:pPr>
                         <w:spacing w:line="273" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
@@ -1963,129 +1656,95 @@
           <w:bCs/>
         </w:rPr>
         <w:t>เมืองฉาข่า (Caka หรือ Chaka)</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t xml:space="preserve">เป็นเมืองเล็กๆ ที่ตั้งอยู่ในเขตปกครองตนเองไห่ซี มองโกลและทิเบต (Haixi Mongol and Tibetan Autonomous Prefecture) มณฑลชิงไห่ ประเทศจีน แม้จะ เป็นเมืองขนาดเล็ก แต่ชื่อเสียงของชาคาร์นั้นโด่งดังไปทั่วโลกจาก </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>"</w:t>
-[...53 lines deleted...]
-        <w:t>้เวลาเดินทางประมาณ 3 ชั่วโมง</w:t>
+        <w:t>"ทะเลสาบเกลือฉาข่า" (Chaka Salt Lake)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ซึ่งได้รับการขนานนามว่าเป็น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"กระจกแห่งท้องฟ้า" (Mirror of the Sky)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ด้วยทัศนียภาพอันน่าทึ่งของผิวน้ำที่สะท้อน ภาพท้องฟ้าและก้อนเมฆได้อย่างสมบูรณ์แบบทำให้ที่นี่กลายเป็นหนึ่งในจุดหมายปลายทางยอดนิยมที่สุดในมณฑล ชิงไห่ และเป็นสวรรค์ของนักถ่ายภาพ ใช้เวลาเดินทางประมาณ 3 ชั่วโมง</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D01033E" w14:textId="29784F7D" w:rsidR="00D04703" w:rsidRDefault="00D6693D" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61242D03" wp14:editId="6FC35B42">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61242D03" wp14:editId="6FC35B42">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-352425</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>2781300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7296150" cy="3637915"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21491"/>
                 <wp:lineTo x="21544" y="21491"/>
                 <wp:lineTo x="21544" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1535230511" name="Picture 9" descr="รูปภาพประกอบด้วย ข้อความ, การเล่นสกี, เมฆ, สเก็ตน้ำแข็ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2212,174 +1871,138 @@
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>ทะเลสาบเกลือฉาข่า (Chaka Salt Lake)</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>"</w:t>
-[...5 lines deleted...]
-        <w:t>กระจกแห่งท้องฟ้า" แห่งมณฑลชิงไห่ สวรรค์ของนักถ่ายภาพ ตั้งอยู่ในเขตปกครองตนเองไห่ซี มองโกลและทิเบต มณฑลชิงไห่ ประเทศจีนเป็นหนึ่งใน</w:t>
+        <w:t>"กระจกแห่งท้องฟ้า" แห่งมณฑลชิงไห่ สวรรค์ของนักถ่ายภาพ ตั้งอยู่ในเขตปกครองตนเองไห่ซี มองโกลและทิเบต มณฑลชิงไห่ ประเทศจีนเป็นหนึ่งใน</w:t>
       </w:r>
       <w:r w:rsidR="00B05E9C">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t xml:space="preserve">ทะเลสาบเกลือธรรมชาติที่มีชื่อเสียงระดับโลกและได้รับการยกย่องว่าเป็น </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>"</w:t>
-[...7 lines deleted...]
-        <w:t>กระจกแห่งท้องฟ้า" (Mirror of the Sky)</w:t>
+        <w:t>"กระจกแห่งท้องฟ้า" (Mirror of the Sky)</w:t>
       </w:r>
       <w:r w:rsidR="00B05E9C">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>ด้วยทัศนียภาพอันน่าทึ่งของผิวน้ำที่ใสราวคริสตัลสะท้อนภาพท้องฟ้าก้อนเมฆและภูเขาโดยรอบได้อย่างสมบูรณ์แบบ ราวกับภาพวาดที่นี่จึงกลายเป็นจุดหมายปลายทางยอดนิยมสำหรับนักท่องเที่ยวและนักถ่ายภาพที่ต้องการเก็บภาพ ความงามอันเป็นเอกลักษณ์สิ่งที่ทำให้ทะเลสาบชาคาร์โดดเด่นคือความสามารถในการสะท้อนภาพ ซึ่งเกิดจากความใส</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>ของน้ำและความเข้มข้นของเกลือที่สูงมาก เมื่อน้ำตื้นๆ ท่วมทับพื้นผิวเกลือที่แข็งตัวมันจะกลายเป็นผืนกระจกเงา</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>ขนาดใหญ่ที่สะท้อนทุกสิ่งที่อยู่ด้านบนทำให้คุณสามารถถ่ายภาพที่เหมือนกำลังยืนอยู่กลางท้องฟ้าได้เลยทีเดีย</w:t>
-[...5 lines deleted...]
-        <w:t>ว</w:t>
+        <w:t>ขนาดใหญ่ที่สะท้อนทุกสิ่งที่อยู่ด้านบนทำให้คุณสามารถถ่ายภาพที่เหมือนกำลังยืนอยู่กลางท้องฟ้าได้เลยทีเดียว</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        <w:t xml:space="preserve"> (ไม่รวมค่าเช่ารองเท้ากันน้ำ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357A68D2" w14:textId="685CE579" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>ไม่รวมค่าเช่ารองเท้ากันน้ำ)</w:t>
-[...26 lines deleted...]
-        <w:t>เลือกซื้อบริการเสริม นั่งรถไฟสายเล็กชมวิว (ค่าบริการ 60 หยวน ต่อท่าน)</w:t>
+        <w:t>OPTION TOUR : เลือกซื้อบริการเสริม นั่งรถไฟสายเล็กชมวิว (ค่าบริการ 60 หยวน ต่อท่าน)</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>ภายในเขตท่องเที่ยว</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
@@ -2461,254 +2084,134 @@
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jintian Century Hotel </w:t>
-[...33 lines deleted...]
-        <w:t>หรือเทียบเท่า</w:t>
+        <w:t>Jintian Century Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3C46EE" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="007B063C" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="120C9FC5" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="007B063C" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="601AD625" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="007B063C" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BD70731" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="007B063C" w:rsidP="00093199">
-[...106 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+    <w:p w14:paraId="41D869C2" w14:textId="36783164" w:rsidR="007B063C" w:rsidRDefault="007B063C" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A5D4D1" w14:textId="1ACDD818" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="12DA3D72" wp14:editId="6B863E34">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="12DA3D72" wp14:editId="6B863E34">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-444336</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4222</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7534094" cy="364244"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998334" name="Rectangle 2102998334"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1612350" y="3606900"/>
                           <a:ext cx="7467300" cy="346200"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -2880,100 +2383,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5102AF32" w14:textId="3B35B300" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+    <w:p w14:paraId="5102AF32" w14:textId="7576D1A5" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">นำท่านเดินทางมุ่งหน้าไปทางทิศตะวันตกเฉียงใต้ไปเมือง </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ตูหลาน (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>都</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>兰</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">,Dulan) </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>เส้นทางหลักที่</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
@@ -2999,57 +2499,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006F3A6E" w:rsidRPr="006F3A6E">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>班禅香日德寺</w:t>
       </w:r>
       <w:r w:rsidR="006F3A6E" w:rsidRPr="006F3A6E">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>,Panchen Xiangride Temple)</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>เป็นอัญมณีเม็ดงามที่ซ่อนตัวอยู่ในอำเภอตูหลาน มณฑลชิงไห่ ซึ่งมีความ</w:t>
+        <w:t xml:space="preserve"> เป็นอัญมณีเม็ดงามที่ซ่อนตัวอยู่ในอำเภอตูหลาน มณฑลชิงไห่ ซึ่งมีความ</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>สำคัญมากในเชิงประวัติศาสตร์และจิตวิญญาณ โดยเฉพาะความเชื่อมโยงกับองค์บันเชนลามะ วัดแห่งนี้ไม่ได้เป็น</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
@@ -3057,57 +2551,51 @@
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>บันเชนลามะ (ผู้นำจิตวิญญาณอันดับสองของทิเบต) ในระหว่างการเดินทางเชื่อมสัมพันธ์ระหว่างทิเบตและปักกิ่ง ที่นี่เคยเป็นที่พำนักขององค์บันเชนลามะหลายพระองค์ โดยเฉพาะองค์บันเชนลามะที่ 6 และ 9 ทำให้วัดนี้มีสถานะ</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>พิเศษในใจของชาวพุทธวัชรยาน ตัววัดโดด</w:t>
-[...5 lines deleted...]
-        <w:t>เด่นด้วยกำแพงสีขาวสะอาดตา ตัดกับขอบหน้าต่างสีดำและหลังคา</w:t>
+        <w:t>พิเศษในใจของชาวพุทธวัชรยาน ตัววัดโดดเด่นด้วยกำแพงสีขาวสะอาดตา ตัดกับขอบหน้าต่างสีดำและหลังคา</w:t>
       </w:r>
       <w:r w:rsidR="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>สีทองอร่ามตามแบบฉบับศิลปะทิเบต ให้ความรู้สึกที่สงบและขรึมขลังในเวลาเดียวกัน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F07E2AF" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
@@ -3613,234 +3101,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F3A6E" w:rsidRPr="006F3A6E">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลงบนผืนน้ำ</w:t>
       </w:r>
       <w:r w:rsidR="006F3A6E" w:rsidRPr="006F3A6E">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F3A6E" w:rsidRPr="006F3A6E">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป็นภาพที่ชวนฝันและให้ความรู้สึกสงบอย่างบอกไม่ถูก</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C2E3DE" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+    <w:p w14:paraId="65C2E3DE" w14:textId="30F9C1A2" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ค่ำ </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">บริการอาหารค่ำ ณ ภัตตาคาร </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEF4E8B" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="007B063C" w:rsidP="00093199">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="00ACB3FD" w14:textId="45F5664E" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-      </w:pPr>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jinfeng Wan Hao Hotel </w:t>
-[...33 lines deleted...]
-        <w:t>หรือเทียบเท่า</w:t>
+        <w:t>Jinfeng Wan Hao Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C819971" w14:textId="53F54475" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="53D39E4E" wp14:editId="4D2AFA30">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="53D39E4E" wp14:editId="4D2AFA30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-395280</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66676</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7514590" cy="564072"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998338" name="Rectangle 2102998338"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1612500" y="3509550"/>
                           <a:ext cx="7467000" cy="540900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -3878,58 +3300,50 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่สี่</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...6 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">เกอเอ่อร์มู่ - ตุนหวง - </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>เนินทรายหมิงซาซาน – สระน้ำวงพระจันทร์</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> - </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
@@ -4224,597 +3638,662 @@
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D60D758" w14:textId="4002A044" w:rsidR="00D04703" w:rsidRDefault="006F3A6E" w:rsidP="00093199">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="5D60D758" w14:textId="5F293604" w:rsidR="00D04703" w:rsidRDefault="006F3A6E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>เนินทรายหมิงซาซาน (Mingsha Sand Dunes)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เป็นเนินทรายที่ทอดตัวยาวหลายกิโลเมตร มีลักษณะพิเศษคือเมื่อลมพัดผ่านจะเกิดเสียงดังคล้ายเสียงดนตรีหรือเสียงกำแพงเมืองจีนด่านสุดท้ายของ  ทิศตะวันตกยังร้องครวญ ซึ่งเป็นที่มาของชื่อ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"หมิงซา"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่แปลว่า </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"เนินทรายร้อง"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> นำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>สระน้ำวงพระจันทร์ (Yueyaquan)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>เป็นโอเอซิสขนาดเล็กที่มีรูปร่างคล้ายพระจันทร์เสี้ยวตั้งอยู่กลางเนินทราย หมิงซาซาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F97E2A0" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F54D394" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F486D7D" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642BDA94" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE52BD4" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C96426E" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C64D153" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673237FD" w14:textId="6980CF9C" w:rsidR="00D04703" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69C5D72A" wp14:editId="3490D702">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69C5D72A" wp14:editId="0DA97C46">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>4162425</wp:posOffset>
+              <wp:posOffset>5114925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7277100" cy="3295015"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21479"/>
                 <wp:lineTo x="21543" y="21479"/>
                 <wp:lineTo x="21543" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1577826077" name="Picture 11" descr="A collage of buildings and sand dunes&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="A collage of buildings and sand dunes&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1577" t="5740" r="1252" b="6142"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7277100" cy="3295015"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00093199">
-[...114 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:bCs/>
+        <w:t>OPTION TOUR เลือกซื้อบริการเสริม สัมผัสบรรยากาศแบบย้อนยุคของเส้นทางสายไหมโบราณ ด้วยการขี่อูฐ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00093199">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">OPTION TOUR </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>เดินไปตามสันทรายราวกับขบวนคาราวาน ที่ลำเลียงสินค้าของพ่อค้าในยุคโบราณ ให้ท่านได้ซึมซับ และถ่ายรูป ภาพแห่งความประทับใจอย่างเต็มอิ่ม :</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>เลือกซื้อบริการเสริม สัมผัสบรรยากาศแบบย้อนยุคของเส้นทางสายไหมโบราณ ด้วยการขี่อูฐ</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ขี่อูฐ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00093199">
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+        <w:t xml:space="preserve"> (ค่าบริการ 1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+          <w:cs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 หยวน ต่อท่าน ต่อรอบ) / </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ถุงเท้ากันทราย</w:t>
       </w:r>
-      <w:r w:rsidRPr="00093199">
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+        <w:t xml:space="preserve"> (ค่าบริการ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+          <w:cs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หยวน ต่อท่าน) / </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>รถไฟฟ้า</w:t>
       </w:r>
-      <w:r w:rsidRPr="00093199">
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...95 lines deleted...]
-    <w:p w14:paraId="7B448EF3" w14:textId="3DF74BFB" w:rsidR="005B24B8" w:rsidRDefault="007B063C" w:rsidP="00093199">
+        <w:t xml:space="preserve"> (ค่าบริการ 10 หยวน ต่อท่าน ต่อเที่ยว)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC4261C" w14:textId="72B06CB4" w:rsidR="00407D84" w:rsidRDefault="00BC2324" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B6AD5B3" wp14:editId="50F2C2A4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B6AD5B3" wp14:editId="78B8905C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-314325</wp:posOffset>
+              <wp:align>center</wp:align>
             </wp:positionH>
-            <wp:positionV relativeFrom="margin">
-              <wp:posOffset>723900</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>2337435</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7181850" cy="3087370"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21458"/>
                 <wp:lineTo x="21543" y="21458"/>
                 <wp:lineTo x="21543" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="55858765" name="Picture 12" descr="A collage of camels in the desert&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="A collage of camels in the desert&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="7176" b="6716"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7181850" cy="3087370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BA88F8" w14:textId="7F140456" w:rsidR="005B24B8" w:rsidRDefault="005B24B8" w:rsidP="00093199">
+    <w:p w14:paraId="33D3D735" w14:textId="4684B985" w:rsidR="00407D84" w:rsidRDefault="00407D84" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9AC9C4" w14:textId="1F8EEBE4" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
-[...2 lines deleted...]
-        <w:ind w:left="720" w:firstLine="720"/>
+    <w:p w14:paraId="068D06E1" w14:textId="2A4066A5" w:rsidR="00407D84" w:rsidRDefault="00407D84" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A1BC31" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B18635D" w14:textId="566DB053" w:rsidR="00407D84" w:rsidRDefault="00407D84" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB453B5" w14:textId="2AE94353" w:rsidR="00407D84" w:rsidRDefault="00407D84" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456C9559" w14:textId="28FF40E1" w:rsidR="005B24B8" w:rsidRDefault="005B24B8" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307F998F" w14:textId="196C4431" w:rsidR="005B24B8" w:rsidRDefault="005B24B8" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B448EF3" w14:textId="2DA0DD99" w:rsidR="005B24B8" w:rsidRDefault="005B24B8" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BA88F8" w14:textId="59F8287E" w:rsidR="005B24B8" w:rsidRDefault="005B24B8" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3615D3" w14:textId="6A2DC9DC" w:rsidR="005B24B8" w:rsidRPr="00BC2324" w:rsidRDefault="00C3089E" w:rsidP="00BC2324">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t xml:space="preserve">นำท่านชม </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>เจดีย์ม้าขาว (Baimata,</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -4831,1010 +4310,937 @@
         </w:rPr>
         <w:t>马塔</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>อนุสรณ์สถานทางพุทธศาสนาอันศักดิ์สิทธิ์ ที่ตั้งอยู่ บน</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>อนุสรณ์สถานทางพุทธศาสนาอันศักดิ์สิทธิ์ ที่ตั้งอยู่บน</w:t>
+      </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve">เส้นทางสายไหมโบราณทางตะวันตกของเมืองตุนหวง เจดีย์ม้าขาวมีชื่อเสียงที่สุดจากตำนานที่เชื่อมโยงกับพระภิกษุ ผู้ยิ่งใหญ่ในประวัติศาสตร์จีน ถูกสร้างขึ้นโดย พระกุมารชีพ (Kumarajiva, </w:t>
+        <w:t>เส้นทาง</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2324">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>สายไหมโบราณทางตะวันตกของเมืองตุนหวง เจดีย์ม้าขาวมีชื่อเสียงที่สุดจากตำนานที่เชื่อมโยงกับพระภิกษุ ผู้ยิ่งใหญ่</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2324">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ในประวัติศาสตร์จีน ถูกสร้างขึ้นโดย พระกุมารชีพ (Kumarajiva, </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>鸠摩罗什</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+        <w:t>) หรือนักแปล พระสูตรที่ยิ่งใหญ่ที่สุด</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2324">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-        </w:rPr>
-        <w:t xml:space="preserve">หรือนักแปล พระสูตรที่ยิ่งใหญ่ ที่สุดของจีน ซึ่งเป็นพระสงฆ์ชาวกุจิ (Kucha) ที่เดินทางจากเอเชียกลางเข้าสู่ประเทศจีนในช่วง คริสต์ศตวรรษที่ 4-5 เจดีย์นี้ถูกสร้างขึ้นเพื่อบรรจุอัฐิของ ม้าขาวคู่ใจ ของพระกุมารชีพ ซึ่งได้ล้มป่วยและเสียชีวิตลง เมื่อมาถึงเมืองตุนหวง ม้าตัวนี้ได้แบกพระสูตรและคัมภีร์มาตลอดการเดินทางที่แสนยากลำบากข้ามทะเลทราย การสร้างเจดีย์จึงเป็นการแสดง ความเคารพต่อความภักดีและความเสียสละของสัตว์ที่ช่วยนำพาพระพุทธศาสนาเข้าสู่จีน ตัวเจดีย์มีประวัติการบูรณะ หลายครั้ง โดยเฉพาะในช่วงราชวงศ์ชิง (Qing </w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dynasty) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+        <w:t>ของจีน ซึ่งเป็นพระสงฆ์ชาวกุจิ (Kucha) ที่เดินทางจากเอเชียกลางเข้าสู่ประเทศจีนในช่วงคริสต์ศตวรรษที่ 4-5 เจดีย์</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2324">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-        </w:rPr>
-        <w:t>ถึงแม้จะเผชิญกับภัยพิบัติทางธรรมชาติมากมาย แต่เจดีย์</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>นี้ถูกสร้างขึ้นเพื่อบรรจุอัฐิของ ม้าขาวคู่ใจ ของพระกุมารชีพ ซึ่งได้ล้มป่วยและเสียชีวิตลง เมื่อมาถึงเมืองตุนหวง ม้าตัวนี้ได้แบกพระสูตรและคัมภีร์มาตลอดการเดินทางที่แสนยากลำบากข้ามทะเลทราย การสร้างเจดีย์จึงเป็นการแสดง ความเคารพต่อความภักดีและความเสียสละของสัตว์ที่ช่วยนำพาพระพุทธศาสนาเข้าสู่จีน ตัวเจดีย์มีประวัติการบูรณะ หลายครั้ง โดยเฉพาะในช่วงราชวงศ์ชิง (Qing Dynasty) ถึงแม้จะเผชิญกับภัยพิบัติทางธรรมชาติมากมาย แต่เจดีย์</w:t>
       </w:r>
       <w:r w:rsidR="005B24B8">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t xml:space="preserve">ก็ยังคงดำรงอยู่เป็นสัญลักษณ์ของความยั่งยืนทางศรัทธา </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47952E11" w14:textId="77777777" w:rsidR="007B063C" w:rsidRDefault="005B24B8" w:rsidP="00093199">
+    <w:p w14:paraId="47952E11" w14:textId="4F9E6A51" w:rsidR="007B063C" w:rsidRDefault="005B24B8" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จากนั้นนำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ร้านหนังสือตุนหวง</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Dunhuang Bookshop, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>敦煌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>书局</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แลนด์มาร์คทางวัฒนธรรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ถูกขนานนามว่าเป็นหนึ่งในร้านหนังสือที่สวยที่สุด</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ในจีน ท่ามกลางความร้อนแรงของทรายและประวัติศาสตร์ นับพันปี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ของถ้ำมั่วเกาเปรียบเสมือนโอเอซิสทางปัญญา</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ที่ผสมผสานความเก่าแก่ของศิลปะตุนหวงเข้ากับดีไซน์ร่วมสมัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ได้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>อย่างน่าอัศจรรย์ คุณจะพบกับโถงสูงที่ตกแต่งด้วยชั้นหนังสือไม้สลับซับซ้อน ดีไซน์ได้รับแรงบันดาลใจจากโครงสร้าง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34382A14" w14:textId="69BF02B4" w:rsidR="005B24B8" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
           <w:cs/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="162936FC" wp14:editId="33952E16">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="162936FC" wp14:editId="74ACE4F8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>right</wp:align>
+              <wp:posOffset>-106045</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>7448550</wp:posOffset>
+              <wp:posOffset>4648200</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6638925" cy="3009900"/>
+            <wp:extent cx="6848475" cy="3105150"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21463"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21569" y="0"/>
+                <wp:lineTo x="0" y="21467"/>
+                <wp:lineTo x="21570" y="21467"/>
+                <wp:lineTo x="21570" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="848158242" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6638925" cy="3009900"/>
+                      <a:ext cx="6848475" cy="3105150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="005B24B8" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ของถ้ำหินและเส้นสายของภาพวาดฝาผนัง</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B24B8" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตุนหวง จุดเด่นคือ </w:t>
+      </w:r>
+      <w:r w:rsidR="005B24B8" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"บันไดวนหนังสือ"</w:t>
+      </w:r>
+      <w:r w:rsidR="005B24B8" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่เป็นมุมถ่ายรูปยอดฮิตซึ่งสื่อถึง</w:t>
+      </w:r>
+      <w:r w:rsidR="005B24B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B24B8" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">การเดินทางผ่านกาลเวลาของความรู้ </w:t>
+      </w:r>
+      <w:r w:rsidR="005B24B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBE0F5E" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293B2A6A" w14:textId="7D24E6FA" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="005B24B8" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จากนั้นให้ท่านได้อิสระช้อปปิ้งซื้อของฝาก </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:cs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">              </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ตลาดซาโจว (Shazhou Night Market,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>沙洲夜市</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-        </w:rPr>
-        <w:t xml:space="preserve">จากนั้นนำท่านชม </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ตลาด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>กลางคืนที่เปี่ยมไปด้วยชีวิตชีวา กลิ่นอายวัฒนธรรมซินเจียง–กานซู่ และความอบอุ่นของผู้คนที่นี่ไม่ใช่เพียงแค่ตลาด ขายของแต่คือ “จิตวิญญาณของตุนหวง”สถานที่ที่สะท้อนเสน่ห์ของเส้นทางสายไหมอย่างมีชีวิตชีวาการมาเยือน ตุนหวงจะไม่สมบูรณ์หากไม่ได้มาดื่มด่ำกับบรรยากาศที่คึกคักมีชีวิตชีวาและอบอวลไปด้วยกลิ่นอายของอาหารและสินค้าจากหลายเชื้อชาติโซนหลักของตลาด ตลาดแบ่งออกเป็นหลายโซน แต่ละโซนมีเสน่ห์เฉพาะตัวได้แก่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD6DF8D" w14:textId="752A1044" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. โซนอาหารพื้นเมือง (Local Food Street) </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>ร้านหนังสือตุนหวง</w:t>
+        </w:rPr>
+        <w:t>เต็มไปด้วยร้านอาหารและแผงลอยกว่า 200 ร้าน ที่นำเสนอรสชาติแบบ</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="2A20F4"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">(Dunhuang Bookshop, </w:t>
+        </w:rPr>
+        <w:t>ซินเจียงและกานซู่แท้ๆ เช่น เนื้อแกะย่าง</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>敦煌</w:t>
+        </w:rPr>
+        <w:t>串串香</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>(Yang Rou Chuan Chuan),ข้าวหมกแกะ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>抓</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>书局</w:t>
+        </w:rPr>
+        <w:t>饭</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...22 lines deleted...]
-        <w:t>ถูกขนานนามว่าเป็นหนึ่งในร้านหนังสือที่สวยที่สุด</w:t>
+        </w:rPr>
+        <w:t>(Zhua Fan),ขนมปังอบ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>烤</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>馕</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kao Nang), โยเกิร์ตนมวัวสด </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>酸奶</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และชานมเค็ม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>奶茶</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D5AED9" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC91391" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4ACE42" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BB9A2D" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FD3070" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174B0329" w14:textId="44380231" w:rsidR="00D04703" w:rsidRPr="00BC2324" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. โซนของฝากและงานฝีมือ (Handicraft &amp; Souvenir Zone) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ท่านจะได้พบกับงานศิลปะและของที่ระลึกสไตล์</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-[...21 lines deleted...]
-        <w:t>ของถ้ำมั่วเกาเปรียบเสมือนโอเอซิสทางปัญญา</w:t>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ตุนหวง เช่น ผ้าพันคอและพัดลาย “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>飞天</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (เทพเหาะ)” จากจิตรกรรม ถ้ำโมเกา เครื่องประดับเงินและหินเทอร์ควอยซ์ พวงกุญแจและโปสการ์ดลวดลายทะเลทราย–พระจันทร์ครึ่งเสี้ยวของ ตกแต่งบ้านที่ได้แรงบันดาลใจจากศิลปะพุทธ</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-[...155 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>沙洲夜市</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...229 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>ในตุนหวงทุกชิ้นมีเรื่องราวบางร้านเป็นช่างฝีมือที่สืบทอดศิลปะจากรุ่นสู่รุ่น</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C4F4B1" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
-[...26 lines deleted...]
-    <w:p w14:paraId="25EBF801" w14:textId="44A461CC" w:rsidR="00D04703" w:rsidRDefault="007B063C" w:rsidP="00093199">
+    <w:p w14:paraId="33C4F4B1" w14:textId="3F2A9606" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. โซนศิลปะร่วมสมัย (Art &amp; Creative Market)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EBF801" w14:textId="2D8E7DFA" w:rsidR="00D04703" w:rsidRDefault="00BC2324" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0195AF5E" wp14:editId="7D15CAF8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0195AF5E" wp14:editId="77C49E9C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>-296545</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>4667250</wp:posOffset>
+              <wp:posOffset>2714625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7267575" cy="3633470"/>
             <wp:effectExtent l="0" t="0" r="9525" b="5080"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21517"/>
                 <wp:lineTo x="21572" y="21517"/>
                 <wp:lineTo x="21572" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="897542754" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="897542754" name="Picture 897542754"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7267575" cy="3633470"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CB5151" w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>นอกจากของเก่าและของพื้นบ้าน ยังมีงานออกแบบร่วมสมัย เช่นภาพวาดศิลปะ “โมเดิร์น–ตุนหวง”เสื้อยืดและ กระเป๋าผ้าที่สกรีนภาพถ้ำโมเกาผลิตภัณฑ์เครื่องหอมและชาในบรรจุภัณฑ์สวยงามพื้นที่นี้ได้รับความนิยมในหมู่นักท่องเที่ยวรุ่นใหม่และครีเอเตอร์</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD97057" w14:textId="278F6F0F" w:rsidR="00CB5151" w:rsidRPr="00CB5151" w:rsidRDefault="00CB5151" w:rsidP="00093199">
+    <w:p w14:paraId="7CD97057" w14:textId="225486FC" w:rsidR="00CB5151" w:rsidRPr="00CB5151" w:rsidRDefault="00CB5151" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6895FFB3" w14:textId="09A8B03C" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+    <w:p w14:paraId="6895FFB3" w14:textId="54DF079A" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">อิสระอาหารเย็นเพื่อสะดวกแก่การท่องเที่ยว </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668BF6DF" w14:textId="77777777" w:rsidR="00CB5151" w:rsidRPr="00CB5151" w:rsidRDefault="00CB5151" w:rsidP="00093199">
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+    <w:p w14:paraId="5D7F5EDA" w14:textId="09B215DE" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upper Domain International Grand Hotel </w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="7A66AF74" w14:textId="23C8F341" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+        <w:t>Upper Domain International Grand Hotel ระดับ 4* หรือเทียบเท่า</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A66AF74" w14:textId="14D9ADC7" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="06E7B8C8" wp14:editId="446E2627">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="06E7B8C8" wp14:editId="6FCB9F6F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-461961</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>124777</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7562850" cy="418573"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998336" name="Rectangle 2102998336"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1569338" y="3579975"/>
                           <a:ext cx="7553325" cy="400050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -5872,196 +5278,162 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่ห้า</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...6 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">ตุนหวง - </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>ประติมากรรมทารกหลับ - จุดแวะพักริมทาง ตลาดเมล่อนกวาโจว</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> - </w:t>
-[...8 lines deleted...]
-                              <w:t xml:space="preserve">จิ่วฉวน                                                          </w:t>
+                              <w:t xml:space="preserve"> - จิ่วฉวน                                                          </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="06E7B8C8" id="Rectangle 2102998336" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-36.35pt;margin-top:9.8pt;width:595.5pt;height:32.95pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCavgpddAIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpp4qQx6hRDsgwD&#10;iq1Yuw9gZDkWIEsapdz+fpTsJtkFGDDsxaYsXs45JH3/cOw020v0ypqKj25yzqQRtlZmW/FvL+t3&#10;d5z5AKYGbY2s+El6/rB4++b+4Ep5a1ura4mMkhhfHlzF2xBcmWVetLIDf2OdNHTZWOwg0BG3WY1w&#10;oOydzm7zfJodLNYOrZDe09dVf8kXKX/TSBG+NI2XgemKE7aQnpiem/jMFvdQbhFcq8QAA/4BRQfK&#10;UNFzqhUEYDtUv6XqlEDrbRNuhO0y2zRKyMSB2IzyX9g8t+Bk4kLieHeWyf+/tOLz/tk9IclwcL70&#10;ZEYWxwa7+CZ87EhtLabz8Zg6ear4uJjN57OiF04eAxPkMCuK8fi24EyQxyTP8yIpm10yOfTho7Qd&#10;i0bFkRqT9IL9ow9UnVxfXQYZ67XSOtmeXHqDOUvc8xTpcbtZamR7oNaui1W+eq259dfeI4KT/yFk&#10;NZ/eTe8iD6odQ9JrKOUgtCw+Ki4UCh27AGVDiF7sV8Iex6lIeeNIDRaN1WDRaPXWwIwSxfigtIzR&#10;Q02EM0dt2KHi8yJpCLQHjYZAcnaurrg3256x1eoc8RP95TJh6fP6a7co6gp828uUrvrWod2ZmgKg&#10;bCXUH0zNwsnRghpaUx7B+I4zLWmpyUh+AZT+ux+pqA2JeRmnaIXj5sgUcZnEXPHLxtanJ2TeibUi&#10;jI/gwxMg7d6IqtM+Ut3vO0DCoj8Zavp8NInihHSYFDNqKcPrm831DRjRWuqHCMhZf1gGOvdzYOz7&#10;XbCNSo24gBlQ06b1w9D/FeIqX5+T1+XftfgBAAD//wMAUEsDBBQABgAIAAAAIQDDYfEM4AAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWidFadI0TgUITqhCFA49uvE2jhqv&#10;I9tp07/HPcFxNU8zb6vNZHp2Ruc7SwLSeQIMqbGqo1bAz/f7rADmgyQle0so4IoeNvX9XSVLZS/0&#10;heddaFksIV9KATqEoeTcNxqN9HM7IMXsaJ2RIZ6u5crJSyw3PV8kyZIb2VFc0HLAV43NaTcaAdvr&#10;nuef+5ftUY9ZcDi99R+rRIjHh+l5DSzgFP5guOlHdaij08GOpDzrBczyRR7RGKyWwG5AmhZPwA4C&#10;iiwDXlf8/wv1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCavgpddAIAAAMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDYfEM4AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#f5d0d0" strokecolor="#c00">
+              <v:rect w14:anchorId="06E7B8C8" id="Rectangle 2102998336" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-36.35pt;margin-top:9.8pt;width:595.5pt;height:32.95pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCavgpddAIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpp4qQx6hRDsgwD&#10;iq1Yuw9gZDkWIEsapdz+fpTsJtkFGDDsxaYsXs45JH3/cOw020v0ypqKj25yzqQRtlZmW/FvL+t3&#10;d5z5AKYGbY2s+El6/rB4++b+4Ep5a1ura4mMkhhfHlzF2xBcmWVetLIDf2OdNHTZWOwg0BG3WY1w&#10;oOydzm7zfJodLNYOrZDe09dVf8kXKX/TSBG+NI2XgemKE7aQnpiem/jMFvdQbhFcq8QAA/4BRQfK&#10;UNFzqhUEYDtUv6XqlEDrbRNuhO0y2zRKyMSB2IzyX9g8t+Bk4kLieHeWyf+/tOLz/tk9IclwcL70&#10;ZEYWxwa7+CZ87EhtLabz8Zg6ear4uJjN57OiF04eAxPkMCuK8fi24EyQxyTP8yIpm10yOfTho7Qd&#10;i0bFkRqT9IL9ow9UnVxfXQYZ67XSOtmeXHqDOUvc8xTpcbtZamR7oNaui1W+eq259dfeI4KT/yFk&#10;NZ/eTe8iD6odQ9JrKOUgtCw+Ki4UCh27AGVDiF7sV8Iex6lIeeNIDRaN1WDRaPXWwIwSxfigtIzR&#10;Q02EM0dt2KHi8yJpCLQHjYZAcnaurrg3256x1eoc8RP95TJh6fP6a7co6gp828uUrvrWod2ZmgKg&#10;bCXUH0zNwsnRghpaUx7B+I4zLWmpyUh+AZT+ux+pqA2JeRmnaIXj5sgUcZnEXPHLxtanJ2TeibUi&#10;jI/gwxMg7d6IqtM+Ut3vO0DCoj8Zavp8NInihHSYFDNqKcPrm831DRjRWuqHCMhZf1gGOvdzYOz7&#10;XbCNSo24gBlQ06b1w9D/FeIqX5+T1+XftfgBAAD//wMAUEsDBBQABgAIAAAAIQDDYfEM4AAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWidFadI0TgUITqhCFA49uvE2jhqv&#10;I9tp07/HPcFxNU8zb6vNZHp2Ruc7SwLSeQIMqbGqo1bAz/f7rADmgyQle0so4IoeNvX9XSVLZS/0&#10;heddaFksIV9KATqEoeTcNxqN9HM7IMXsaJ2RIZ6u5crJSyw3PV8kyZIb2VFc0HLAV43NaTcaAdvr&#10;nuef+5ftUY9ZcDi99R+rRIjHh+l5DSzgFP5guOlHdaij08GOpDzrBczyRR7RGKyWwG5AmhZPwA4C&#10;iiwDXlf8/wv1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCavgpddAIAAAMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDYfEM4AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#f5d0d0" strokecolor="#c00">
                 <v:fill color2="#d96868" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="6EBE7B9D" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                       <w:pPr>
                         <w:spacing w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่ห้า</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
-                      </w:r>
-[...6 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve">ตุนหวง - </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>ประติมากรรมทารกหลับ - จุดแวะพักริมทาง ตลาดเมล่อนกวาโจว</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> - </w:t>
-[...8 lines deleted...]
-                        <w:t xml:space="preserve">จิ่วฉวน                                                          </w:t>
+                        <w:t xml:space="preserve"> - จิ่วฉวน                                                          </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5065E24F" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00D04703" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FA7E390" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00D04703" w:rsidP="00093199">
+    <w:p w14:paraId="6FA7E390" w14:textId="09142853" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00D04703" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D1F69D" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
@@ -6091,855 +5463,688 @@
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FEE9CB6" w14:textId="378F73A3" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">OPTION TOUR </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">เลือกซื้อบริการเสริม เข้าชม </w:t>
+        <w:t xml:space="preserve">OPTION TOUR เลือกซื้อบริการเสริม เข้าชม </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_11"/>
           <w:id w:val="-62258441"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00093199">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2A20F4"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>ถ้ำหินมั่วเกาคู (Mogao Caves,</w:t>
           </w:r>
           <w:r w:rsidRPr="00093199">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2A20F4"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>莫高窟</w:t>
           </w:r>
           <w:r w:rsidRPr="00093199">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="2A20F4"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t xml:space="preserve">) </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ค่าบริการ 480 หยวน ต่อท่าน</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+        <w:t xml:space="preserve">  รวมบัตรเข้าชมประเภท B หนึ่งในแหล่งศิลปกรรมพุทธศิลป์ที่ยิ่งใหญ่ที่สุดของโลก ได้รับการขึ้นทะเบียนเป็น มรดกโลกโดยยูเนสโก (UNESCO World Heritage) ตั้งแต่ปี 1987 เป็นกลุ่มถ้ำทางพระพุทธศาสนาที่ตั้งอยู่ใน</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>รวมบัตรเข้าชมประเภท B หนึ่งในแหล่งศิลปกรรมพุทธศิลป์ที่ยิ่งใหญ่ที่สุดของโลก ได้รับการขึ้นทะเบียนเป็น มรดกโลกโดยยูเนสโก (UNESCO World Heritage) ตั้งแต่ปี 1987 เป็นกลุ่มถ้ำทางพระพุทธศาสนาที่ตั้งอยู่ใน</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>เมืองตุนหวงถูกสร้างขึ้นในสมัยราชวงศ์ฉิน(Qin) ในศตวรรษที่ 4 และได้รับการต่อเติมและขยายในสมัยราชวงศ์</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>เมืองตุนหวงถูกสร้างขึ้นในสมัยราชวงศ์ฉิน(Qin) ในศตวรรษที่ 4 และได้รับการต่อเติมและขยายในสมัยราชวงศ์</w:t>
+        <w:t>ต่อๆมาอีกกว่า 1,000 ปี ประกอบด้วยถ้ำมากกว่า 700</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>ต่อๆมาอีกกว่า 1,000 ปี ประกอบด้วยถ้ำมากกว่า 700</w:t>
+        <w:t>ถ้ำ เป็นแหล่งรวบรวมงานศิลปะทางพระพุทธศาสนาที่ใหญ่ที่สุด</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>ถ้ำ เป็นแหล่งรวบรวมงานศิลปะทางพระพุทธศาสนาที่ใหญ่ที่สุด</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">และมีคุณค่าทางประวัติศาสตร์มากที่สุดแห่งหนึ่งของโลก </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFEA405" w14:textId="6348A8C3" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>*</w:t>
-[...18 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t xml:space="preserve">*สำหรับท่านที่ไม่ได้เลือกซื้อบริการเสริม สามารถพักผ่อนตามอัธยาศัย จนถึงเวลา 12.00 น. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E72C9A" w14:textId="2549FF94" w:rsidR="00D04703" w:rsidRDefault="00CB5151" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8ECA76" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FABC198" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2F60C0" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1781DCF9" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BEC33B" w14:textId="0533D11C" w:rsidR="00CB5151" w:rsidRPr="00093199" w:rsidRDefault="00CB5151" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA71984" w14:textId="4E83B038" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0E0E0E"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C43807" wp14:editId="48188926">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61C43807" wp14:editId="21349FE5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-228600</wp:posOffset>
+              <wp:posOffset>-296545</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>3305175</wp:posOffset>
+              <wp:posOffset>2971800</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7143750" cy="2976880"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21425"/>
                 <wp:lineTo x="21542" y="21425"/>
                 <wp:lineTo x="21542" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1275819698" name="Picture 15" descr="รูปภาพประกอบด้วย รูปปั้น, กลางแจ้ง, พื้น&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10" descr="รูปภาพประกอบด้วย รูปปั้น, กลางแจ้ง, พื้น&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1290" t="4510" r="1395" b="4317"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7143750" cy="2976880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00093199">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00093199">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00093199">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จากนั้นนำท่านเดินทางต่อไปยังเมืองจิ่วฉวน ใช้เวลาเดินทาง ประมาณ 4 ชั่วโมง </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="0E0E0E"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>บ่าย</w:t>
+        <w:t xml:space="preserve">นำท่านแวะชม </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>Dadi Zhizi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หรือที่รู้จักในชื่อ“ประติมากรรมทารกหลับ”เป็นประติมากรรมขนาดใหญ่ที่สร้างขึ้นในปี 2019 โดยศิลปินและ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5151">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t>ศาสตราจารย์ตง ชูปิน (Dong Shubin) จากสถาบันศิลปะและการออกแบบ มหาวิทยาลัยชิงหัว (Tsinghua</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5151">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University) ประติมากรรมนี้ตั้งอยู่ในทะเลทรายโกบี มณฑลกานซู ประเทศจีน โดยมีความยาว 15 เมตรและสูง 9 เมตร ปัจจุบันเป็นแหล่งท่องเที่ยวยอดนิยมที่สื่อถึงความสัมพันธ์อันลึกซึ้งระหว่างมนุษย์ กับธรรมชาติ นำท่านแวะชม จุดแวะพักยอดฮิต </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตลาดเมล่อนกวาโจว </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t>ด้วยสภาพภูมิประเทศที่เป็นทะเลทราย มีแสงแดดจัดยาวนานกว่า 14 ชั่วโมง</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5151">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t>ต่อวันและความต่างของอุณหภูมิกลางวัน-กลางคืนที่สูงมาก ทำให้แตงที่นี่สะสมน้ำตาลได้เข้มข้นจนหวานเจี๊ยบและ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5151">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t>กรอบอร่อยเป็นพิเศษ ให้ท่านได้อิสระเลือกซื้อเลือกชิม</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5151">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t>เมล่อนสดหรือเมล่อนตากแห้ง มันคือการ "ควบแน่น"ความหวาน</w:t>
+      </w:r>
+      <w:r w:rsidR="007B063C">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t>แผ่นแตงจะมีความหนึบหนับรสชาติหวานธรรมชาติ 100% โดยไม่ต้องใส่น้ำตาลเพิ่มและเป็นของฝากที่แสดงถึง</w:t>
+      </w:r>
+      <w:r w:rsidR="007B063C">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0E0E0E"/>
+        </w:rPr>
+        <w:t>เอกลักษณ์ของกวากวูได้ดีที่สุด</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8AA350" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ค่ำ </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">บริการอาหารค่ำ ณ ภัตตาคาร </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4C3C74" w14:textId="77777777" w:rsidR="00CB5151" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-        <w:t>Dadi Zhizi</w:t>
-[...264 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t>ที่พัก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">บริการอาหารค่ำ ณ ภัตตาคาร </w:t>
-[...137 lines deleted...]
-      </w:pPr>
+        <w:t>Bailu Exclusive Resort Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4* หรือเทียบเท่า</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17A7FD0C" w14:textId="38FCCE28" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="15BF5F94" wp14:editId="1C9CEC1C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="15BF5F94" wp14:editId="1C9CEC1C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>198120</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7524750" cy="380518"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998335" name="Rectangle 2102998335"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7524750" cy="380518"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -6968,58 +6173,50 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3D5DCCEC" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่หก</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...6 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">นั่งรถผ่านชม ป้อมปราการเจียยู่กวน - จางเย่ - อุทยานภูเขาสายรุ้ง - ตลาดกลางคืนหมิงซิง                                                                 </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="15BF5F94" id="Rectangle 2102998335" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:15.6pt;width:592.5pt;height:29.95pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJj2aKZgIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrJ6jY16hRDsgwD&#10;hq1Yuw9gZDkWIEuaqNz+fpTkJtn6MGBYHhRKvB0ekr5/OAya7aRHZU3DJ1clZ9II2yqzafiP59W7&#10;GWcYwLSgrZENP0rkD/O3b+73rpZT21vdSs8oiMF67xreh+DqokDRywHwyjppSNlZP0Cgq98UrYc9&#10;RR90MS3Lm2Jvfeu8FRKRXpdZyecpftdJEb51HcrAdMMJW0inT+c6nsX8HuqNB9crMcKAf0AxgDKU&#10;9BRqCQHY1qtXoQYlvEXbhSthh8J2nRIy1UDVTMo/qnnqwclUC5GD7kQT/r+w4uvuyT16omHvsEYS&#10;YxWHzg/xn/CxQyLreCJLHgIT9HhbTa9vK+JUkO79rKwms8hmcfZ2HsMnaQcWhYZ7akbiCHZfMGTT&#10;F5ORunaltE4ykkkWmLNUb5k80W/WC+3ZDqidq2pZLlMHKecGL60nZfy9dlne3cxuXmBGl+Q5pnIQ&#10;ehaPhgvlhY7MQ90Romf7nbDHEapS3DhGo0SjNEo0TlkaK6NA0T8oLaN3fqVJO9WoDds3/K6aVsQh&#10;0Ox3GgKJg2sbjmaT4VutTh6/lb9YJCw5Ll6aRVKXgH2mKanynHu7NS05QN1LaD+aloWjo6U0tJo8&#10;gsGBMy1pkUlIdgGU/rsdsagNkXkeoSiFw/rAFNVSxVjxZW3b46Nn6MRKEcYvgOERPO3bhLLTDlLe&#10;n1vwhEV/NtT0u8l1JCeky3V1Sy1l/lKzvtSAEb2lfojgOcuXRaB7ngNjP2yD7VRqxBnMiJq2Kw9D&#10;/hLE9b28J6vz92r+CwAA//8DAFBLAwQUAAYACAAAACEAXLiXZN0AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KjjokKbZlMBghOqKgqHHt14G0f1T2Q7bfr2uCc47sxo5ttq&#10;NVrDThRi5x2CmBTAyDVeda5F+Pn+eJgDi0k6JY13hHChCKv69qaSpfJn90WnbWpZLnGxlAg6pb7k&#10;PDaarIwT35PL3sEHK1M+Q8tVkOdcbg2fFsUTt7JzeUHLnt40NcftYBHWlx1/3uxe1wc9zFKg8d18&#10;LgrE+7vxZQks0Zj+wnDFz+hQZ6a9H5yKzCDkRxLCo5gCu7piPsvKHmEhBPC64v/5618AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAiY9mimYCAAD3BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXLiXZN0AAAAHAQAADwAAAAAAAAAAAAAAAADABAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" fillcolor="#f5d0d0" strokecolor="#c00">
                 <v:fill color2="#d96868" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="3D5DCCEC" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
@@ -7128,190 +6325,415 @@
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264A89DC" w14:textId="25E87547" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">นำท่านเดินทางสู่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>เมืองจางเย่</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ระหว่างทางนำท่านนั่งรถผ่านชม </w:t>
+        <w:t xml:space="preserve"> ระหว่างทางนำท่านนั่งรถผ่านชม </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ป้อมปราการเจียยู่กวน</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>แม้จะเป็น</w:t>
+        <w:t xml:space="preserve"> แม้จะเป็น</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>การชม</w:t>
-[...5 lines deleted...]
-        <w:t>จากบนรถแต่ความยิ่งใหญ่ของหอคอยสูงและกำแพงเมืองสีดินเหลืองที่ตัดกับท้องฟ้าใสของภาคตะวันตกเฉียงเหนือ จะทำให้คุณสัมผัสได้ถึงความขลังของ "ด่านสุดท้ายใต้หล้า" ที่ปกป้องแผ่นดินจีนมาหลายร้อยปี</w:t>
+        <w:t>การชมจากบนรถแต่ความยิ่งใหญ่ของหอคอยสูงและกำแพงเมืองสีดินเหลืองที่ตัดกับท้องฟ้าใสของภาคตะวันตกเฉียงเหนือ จะทำให้คุณสัมผัสได้ถึงความขลังของ "ด่านสุดท้ายใต้หล้า" ที่ปกป้องแผ่นดินจีนมาหลายร้อยปี</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14977AD1" w14:textId="630E9261" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เที่ยง</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7DCDE0" w14:textId="14A38AC5" w:rsidR="00CB5151" w:rsidRDefault="007B063C" w:rsidP="00093199">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4E7DCDE0" w14:textId="15981702" w:rsidR="00CB5151" w:rsidRDefault="00CB5151" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>นำท่านเที่ยวชม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">อุทยานภูเขาสายรุ้ง (Zhangye Danxia National Geological Park, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>张掖丹霞国家地质公园</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>รวมค่าบริการรถเล็กนำเที่ยว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ในเขตอุทยานมีภูเขาหินทรายสีแดงที่เกิดจากการเคลื่อนตัวของ</w:t>
+      </w:r>
+      <w:r w:rsidR="007B063C">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>เปลือกโลกที่กินเวลานานหลายร้อยล้านปีจนกลายสภาพเป็นลักษณ์ภูมิประเทศที่มีรูปลักษณ์ แปลกประหลาดและสีสัน</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>หลากสีราวสายรุ้งเป็นประติมากรรมทางธรรมชาติที่ยิ่งใหญ่ สวยงามเหนือคำบรรยาย พื้นที่อุทยานครอบคลุมพื้นที่ราว 300 ตารางกิโลเมตร ประกอบด้วยภูเขาหินทรายสีแดงสดและสีแดงน้ำตาลที่มีระดับความเข้มของสีที่แตกต่างกันนับ</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>พันยอด นำท่านนั่งรถกอล์ฟของอุทายานแวะเที่ยวตามจุด ชมวิวที่เป็นไฮไลต์สำคัญต่างๆ ใน อุทยานโดยในจุด</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ชมวิวทุกจุดจะมีทางบันไดขึ้นลงและระเบียงทางเดินเพื่อให้นักท่องเที่ยวสามารถเดินชมและถ่ายภาพ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5534A9A8" w14:textId="1ADEDCAE" w:rsidR="00CB5151" w:rsidRDefault="00CB5151" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D47A16D" w14:textId="176A7BAD" w:rsidR="00CB5151" w:rsidRDefault="00CB5151" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E97281E" w14:textId="4C9E528F" w:rsidR="00CB5151" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-          <w:bCs/>
           <w:noProof/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27B70B5A" wp14:editId="0DA34F6E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AAF64C2" wp14:editId="70D225DE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>3758565</wp:posOffset>
+              <wp:posOffset>780415</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7229475" cy="3362325"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21539"/>
+                <wp:lineTo x="21572" y="21539"/>
+                <wp:lineTo x="21572" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="100193611" name="Picture 18" descr="รูปภาพประกอบด้วย ข้อความ, ท้องฟ้า, กลางแจ้ง, เสื้อผ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 16" descr="รูปภาพประกอบด้วย ข้อความ, ท้องฟ้า, กลางแจ้ง, เสื้อผ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7229475" cy="3362325"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27B70B5A" wp14:editId="6490916B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>4263390</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7267575" cy="3241675"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21452"/>
                 <wp:lineTo x="21572" y="21452"/>
                 <wp:lineTo x="21572" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="697403634" name="Picture 16" descr="A collage of different images of mountains&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12" descr="A collage of different images of mountains&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -7336,777 +6758,510 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00CB5151">
-[...114 lines deleted...]
-      <w:r w:rsidR="00CB5151" w:rsidRPr="00093199">
+    </w:p>
+    <w:p w14:paraId="1C2B6549" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124F58C1" w14:textId="3D951AA1" w:rsidR="00D04703" w:rsidRDefault="00CB5151" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-        <w:t xml:space="preserve">อุทยานภูเขาสายรุ้ง (Zhangye Danxia National Geological Park, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB5151" w:rsidRPr="00093199">
+        <w:t>ตลาดกลางคืนถนนหมิงชิง (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>明清街夜市</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Mingqing Street Night Market) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>"เสน่ห์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ราตรีแห่งจางเย่... เมื่อแสงโคมแดง</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>อาบไล้ถนนโบราณ"หากภูเขาสายรุ้งคือหัวใจของธรรมชาติในจางเย่ตลาดกลางคืน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ถนนหมิงชิงก็คือหัวใจของวิถีชีวิตและวัฒนธรรม ถนนสายนี้จะทำให้คุณลืมความเหนื่อยล้าจากการเดินทางตลอด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ทั้งวัน ด้วยบรรยากาศที่เหมือนการเฉลิมฉลองย้อนยุคที่ไม่มีวันหลับใหลตลาดแห่งนี้คือศูนย์รวมอาหารพื้นเมือง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ของ"ระเบียงเหอซี" ที่รสชาติ</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>เข้มข้นและมีเอกลักษณ์ อาทิเช่น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090C99C4" w14:textId="3534F5DF" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>หมี่เหลืองจางเย่ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2A20F4"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00CB5151" w:rsidRPr="00093199">
+        </w:rPr>
+        <w:t>张掖炒炮</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2A20F4"/>
-[...46 lines deleted...]
-        <w:t>เปลือกโลกที่กินเวลานานหลายร้อยล้านปีจนกลายสภาพเป็นลักษณ์ภูมิประเทศที่มีรูปลักษณ์ แปลกประหลาดและสีสัน</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Chao Pao):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เมนูเส้นสั้นๆ คล้ายประทัด (ที่มาของชื่อ) ผัดกับเนื้อแกะและผัก รสชาติ</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5151" w:rsidRPr="00093199">
-[...16 lines deleted...]
-        <w:t>พันยอด นำท่านนั่งรถกอล์ฟของอุทายานแวะเที่ยวตามจุด ชมวิวที่เป็นไฮไลต์สำคัญต่างๆ ใน อุทยานโดยในจุด</w:t>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>กลมกล่อม หอมกลิ่นกระทะ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4373A9C7" w14:textId="47A4C8D0" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>เนื้อแกะเสียบไม้ย่าง (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>烤羊肉串</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เนื้อแกะที่นี่นุ่มและสดมาก ย่างบนเตาถ่านร้อนๆ โรยพริกหม่าล่าและยี่หร่าจนหอมฟุ้ง</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5151" w:rsidRPr="00093199">
-[...53 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ไปทั่วถนน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB7BD1A" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCE76BE" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A721B7" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRPr="00093199" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47450C43" w14:textId="7D026455" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2A20F4"/>
-[...1 lines deleted...]
-        <w:t>ตลาดกลางคืนถนนหมิงชิง (</w:t>
+        </w:rPr>
+        <w:t>โยเกิร์ตจางเย่ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Microsoft JhengHei" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>张掖酸奶</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> โยเกิร์ตสดทำเอง เนื้อข้นเนียน มักโรยด้วยถั่วหรือผลไม้แห้ง ช่วยตัดเลี่ยนจากของย่าง</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ได้เป็นอย่างดี</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF43F6E" w14:textId="4BFCA731" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>แป้งทอดจางเย่ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2A20F4"/>
-[...1 lines deleted...]
-        <w:t>明清街夜市</w:t>
+        </w:rPr>
+        <w:t>卷圈</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2A20F4"/>
-[...174 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...124 lines deleted...]
-    <w:p w14:paraId="3B3237AD" w14:textId="4F605D62" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+        <w:t xml:space="preserve"> แป้งแผ่นบางห่อไส้ผักและเนื้อแล้วทอดจนกรอบนอกนุ่มใน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3237AD" w14:textId="014C52E0" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">อิสระอาหารเย็นเพื่อสะดวกแก่การท่องเที่ยว </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108EC416" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+    <w:p w14:paraId="108EC416" w14:textId="2AB74307" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...44 lines deleted...]
-    <w:p w14:paraId="50054A78" w14:textId="37A0E6D9" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+        <w:t>Junyi Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4* หรือเทียบเท่า</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50054A78" w14:textId="36BB90D7" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6324B4D5" wp14:editId="59E01625">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6324B4D5" wp14:editId="59E01625">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-439574</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>144551</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7524750" cy="380518"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998337" name="Rectangle 2102998337"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1503550" y="358225"/>
                           <a:ext cx="7515300" cy="357300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -8135,58 +7290,50 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="483147A2" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่เจ็ด</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
-                            </w:r>
-[...6 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve">จางเย่ - ทุ่งหญ้าฉีเหลียน - กิจกรรมยิงธนูแบบทิเบตและมองโกล - ซีหนิง - ร้านยาสมุนไพรทิเบต                                                                </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6324B4D5" id="Rectangle 2102998337" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-34.6pt;margin-top:11.4pt;width:592.5pt;height:29.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBepu0nbwIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2jAQf5+072D5fU2gDYWooZpgTJOq&#10;Da3dBzgcJ7Hk2J5tCHz7ne0U2PowaRoP5uz797vf3eXh8dhLcuDWCa0qOrnJKeGK6VqotqI/XjYf&#10;5pQ4D6oGqRWv6Ik7+rh8/+5hMCWf6k7LmluCQZQrB1PRzntTZpljHe/B3WjDFSobbXvweLVtVlsY&#10;MHovs2mez7JB29pYzbhz+LpOSrqM8ZuGM/+taRz3RFYUsfl42njuwpktH6BsLZhOsBEG/AOKHoTC&#10;pOdQa/BA9la8CdULZrXTjb9hus900wjGYw1YzST/o5rnDgyPtSA5zpxpcv8vLPt6eDZbizQMxpUO&#10;xVDFsbF9+Ed85IhtLfLbokD6ThW9LebTaZF440dPGOrvi0lxm6OeRYP7IGPE7BLIWOc/c92TIFTU&#10;Yl8iXXB4cj6ZvpqMLNYbIWWUHZokgRiNpefR09l2t5KWHAA7uynW+fo1Z+uurSd5+L11WS9m89l8&#10;hBlcEG37msqA70g4KsqEZTI0AcoGEb3o74g9TFMR44aJGiWcqlHCyUrSWBkGCv5eSB680ysO3blG&#10;qchQ0UWBxBIGuAaNBI9ib+qKOtUm+FqKs8dv5a9WEUuK667NAqlrcF2iKapS66zeqxodoOw41J9U&#10;TfzJ4H4q3FIawLieEslxp1GIdh6E/LsdsigVknmZpiD54+5IBNYyC7HCy07Xp60lzrCNQIxP4PwW&#10;LK7eBLPjOmLen3uwiEV+Udj0xeQukOPj5a64D9NmrzW7aw0o1mnsB/OWknRZebynOVD6497rRsRG&#10;XMCMqHHR0jCkj0LY5Ot7tLp8upa/AAAA//8DAFBLAwQUAAYACAAAACEAqBp8Qt8AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzWV2LVOLPUV4lSAYIUqRGHRpRtP46j2OIqdNv17&#10;3BXdzWiO7pxbbkZn2Rn70HqSkM8yYEi11y01En5/PqYrYCEq0sp6QglXDLCpHh9KVWh/oW8872LD&#10;UgiFQkkwMXYF56E26FSY+Q4p3Y6+dyqmtW+47tUlhTvLRZYtuFMtpQ9GdfhmsD7tBidhe93z5df+&#10;dXs0wzz2OL7bz3Um5dNkfHkGFnGM/zDc9JM6VMnp4AfSgVkJ08VaJFSCEKnCDcjzeZoOElZiCbwq&#10;+X2F6g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBepu0nbwIAAAIFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoGnxC3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" fillcolor="#f5d0d0" strokecolor="#c00">
                 <v:fill color2="#d96868" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="483147A2" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
@@ -8205,601 +7352,472 @@
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">จางเย่ - ทุ่งหญ้าฉีเหลียน - กิจกรรมยิงธนูแบบทิเบตและมองโกล - ซีหนิง - ร้านยาสมุนไพรทิเบต                                                                </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7606CC8F" w14:textId="29370362" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00D04703" w:rsidP="00093199">
+    <w:p w14:paraId="7606CC8F" w14:textId="4287F5F8" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00D04703" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DE28A86" w14:textId="1AE5CB5E" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00D04703" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76E92B31" w14:textId="079F9389" w:rsidR="00D04703" w:rsidRDefault="007B063C" w:rsidP="00093199">
-[...7 lines deleted...]
-          <w:color w:val="0000FF"/>
+    <w:p w14:paraId="76E92B31" w14:textId="48BC983F" w:rsidR="00D04703" w:rsidRDefault="00F9104C" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เช้า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2AE205" w14:textId="65C88B2E" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CCFB877" wp14:editId="50BA7810">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CCFB877" wp14:editId="59904BC9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>4572000</wp:posOffset>
+              <wp:posOffset>5238750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7181850" cy="3190875"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21536"/>
                 <wp:lineTo x="21543" y="21536"/>
                 <wp:lineTo x="21543" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="770478007" name="Picture 19" descr="รูปภาพประกอบด้วย ภูเขา, หญ้า, กลางแจ้ง, ปลูก&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 18" descr="รูปภาพประกอบด้วย ภูเขา, หญ้า, กลางแจ้ง, ปลูก&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7181850" cy="3190875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F9104C" w:rsidRPr="00093199">
-[...12 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F9104C" w:rsidRPr="00093199">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        <w:t>นำท่านเดินทางสู่ ทุ่งหญ้าฉีเหลียน สัมผัสกับธรรมชาติอันบริสุทธิ์และดื่มด่ำกับวิถีชีวิตชนบทที่งดงาม</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>สัมผัสบรรยากาศการเดินทางจากโซนทะเลทรายโกบี เพื่อเข้าสู่ความเขียวขจีของชิงไห่ เปรียบเสมือนการกลับคืนสู่อ้อม</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>กอดของธรรมชาติที่ยิ่งใหญ่ ทิวทัศน์สองข้างทางจะค่อยๆ เปลี่ยนไป จากพื้นที่เกษตรกรรมสีน้ำตาลจะเริ่มมีสีเขียวเข้ม</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ของต้นสนปรากฏขึ้น ถนนจะเริ่มคดเคี้ยวไต่ระดับความสูงไปตามแนวเทือกเขาฉีเหลียน ซึ่งมียอดเขาหิมะขาวโพลนคอย</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9104C">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำทางเราอยู่ไกลๆ นำท่านแวะชม </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ทุ่งหญ้าฉีเหลียน (Qilian Mountains)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> จุดหมายที่จะทำให้คุณหลงใหลใน</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9104C">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ความ</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ยิ่งใหญ่ของธรรมชาติความงดงาม แห่งทุ่งหญ้าสุดลูกหูลูกตา ทุ่งหญ้าฉีเหลียนตั้งอยู่บริเวณเชิงเขาฉีเหลียนอัน</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ยิ่งใหญ่ ซึ่งเป็นส่วนหนึ่งของเทือกเขาที่ทอดยาวจรดพรมแดนมองโกเลียที่นี่คือผืนผ้าใบธรรมชาติขนาดมหึมาที่ถูก</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ระบายด้วยสีเขียวขจีสดใสสุดลูกหูลูกตา ในฤดูร้อนเมื่อลมพัดผ่านผืนหญ้าจะโบกไหวราวกับคลื่นทะเลสีเขียว มีลำธารใส</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>สะอาดไหลคดเคี้ยวและฝูงสัตว์เล็มหญ้าอย่างสงบ ทั้งแกะ จามรีและม้าที่วิ่งเล่นอย่างอิสระตัดกับฉากหลังของยอดเขา</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ที่ปกคลุมด้วยหิมะ สร้างทัศนียภาพที่งดงามและน่าประทับใจราวกับภาพวาด </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>พิเศษ…กิจกรรมยิงธนู</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ให้ท่านได้ทดลอง</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ยิงธนูในบรรยากาศของ </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ทุ่งหญ้าฉีเหลียน </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>กิจกรรมที่เป็นการเปิดโอกาสให้คุณได้ใกล้ชิดกับวัฒนธรรมและประเพณีของ</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3089E" w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ชาวทิเบตและมองโกลในพื้นที่ซึ่งการยิงธนูเป็นทักษะสำคัญที่ใช้ในการล่าสัตว์และป้องกันตนเองมาตั้งแต่สมัยบรรพบุรุษ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFB90CF" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2DD753" w14:textId="0FB84353" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...378 lines deleted...]
-        </w:rPr>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAA4826" w14:textId="672DBB4D" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+    <w:p w14:paraId="1BAA4826" w14:textId="00344278" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บ่าย</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
@@ -8825,92 +7843,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">เมืองซีหนิง ใช้เวลาเดินทางประมาณ 3 ชั่วโมง </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t xml:space="preserve">นำท่านชม </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ร้านยาสมุนไพรทิเบต</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>ถือเป็นประสบการณ์ที่น่าสนใจอย่างยิ่ง โดยเฉพาะเมื่อคุณเดินทาง ในภูมิภาคที่มีวัฒนธรรมทิเบตแพร่หลาย ไม่ว่า</w:t>
+        <w:t xml:space="preserve"> ถือเป็นประสบการณ์ที่น่าสนใจอย่างยิ่ง โดยเฉพาะเมื่อคุณเดินทาง ในภูมิภาคที่มีวัฒนธรรมทิเบตแพร่หลาย ไม่ว่า</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>จะเป็น</w:t>
-[...5 lines deleted...]
-        <w:t>ในมณฑลชิงไห่ กานซู ซื่อชวน หรือในเขตปกครองตนเองทิเบตเองที่นี่คุณจะได้สัมผัสกับมิติหนึ่งของภูมิปัญญาที่</w:t>
+        <w:t>จะเป็นในมณฑลชิงไห่ กานซู ซื่อชวน หรือในเขตปกครองตนเองทิเบตเองที่นี่คุณจะได้สัมผัสกับมิติหนึ่งของภูมิปัญญาที่</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>สืบทอดกันมายาวนานหลายพันปี</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9E87BC" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+    <w:p w14:paraId="635A21EB" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C93385D" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A7FFB1" w14:textId="77777777" w:rsidR="00BC2324" w:rsidRDefault="00BC2324" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9E87BC" w14:textId="46E6145D" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ค่ำ </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8948,107 +7990,89 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jinfeng Wan Hao Hotel </w:t>
-[...33 lines deleted...]
-        <w:t>หรือเทียบเท่า</w:t>
+        <w:t>Jinfeng Wan Hao Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFD067F" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5F291A09" wp14:editId="04BE7139">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5F291A09" wp14:editId="04BE7139">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-463386</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85192</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7572375" cy="553146"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2102998333" name="Rectangle 2102998333"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1436200" y="360375"/>
                           <a:ext cx="7543800" cy="535500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -9212,688 +8236,442 @@
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54030000" w14:textId="52ECBCD2" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>นำท่านชม</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>แต่เป็น</w:t>
+        <w:t xml:space="preserve"> ศูนย์ผลิตภัณฑ์หยก </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ในวัฒนธรรมจีน“หยก”(Jade)ไม่ได้เป็นเพียงแค่เครื่องประดับแต่เป็น</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>สัญลักษณ์</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">และความโชคดี จนมีคำกล่าวว่า </w:t>
+        <w:t xml:space="preserve">สัญลักษณ์ของความสูงส่ง คุณธรรมและความโชคดี จนมีคำกล่าวว่า </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>"</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00093199">
+        <w:t>"ทองนั้นมีราคา แต่หยกนั้น ประเมินค่า มิได้"</w:t>
+      </w:r>
+      <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>"</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ชม</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:i/>
-[...9 lines deleted...]
-        <w:t>ชม</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>การสาธิตการแกะสลักหยกเป็นรูปมงคล เช่น ปี่เซียะ เรียกทรัพย์หรือหยกทรงกลมที่สื่อถึงความปลอดภัย ราบรื่นให้</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>การ</w:t>
-[...35 lines deleted...]
-        <w:t>ให้</w:t>
+        <w:t>ท่านได้เลือกซื้อเลือกชมตามอัธยาศัยจากนั้นนำท่านชม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ศูนย์ผลิตภัณฑ์ผ้าทิเบต </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ชาวทิเบตเชื่อว่าผ้าคือ</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>พลังงานแห่ง</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>ท่าน</w:t>
-[...33 lines deleted...]
-        <w:t>ชาวทิเบตเชื่อว่าผ้าคือ</w:t>
+        <w:t>ชีวิต การทอผ้าเป็นทั้งศิลปะและการสวดมนต์เงียบ ๆ ไปพร้อมกัน ลวดลายที่ผ้าทิเบตสะท้อนเอกลักษณ์ของแต่ละพื้นที่ เช่น ลายเมฆ ลายภูเขาลาย พระธรรมจักรหรือสัตว์มงคลตามความเชื่อ เช่น นกการูด้า เสือหิมะหรือสิงโตหิมะ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1223F1D2" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C445E1" w14:textId="0F4D0303" w:rsidR="00270939" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>จากนั้นนำท่านเที่ยวชมด้านนอก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>มัสยิดตงกวน (Dongguan Mosque)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>เป็นหนึ่งในมัสยิดที่ใหญ่และ</w:t>
       </w:r>
       <w:r w:rsidR="003A384B">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>พลังงาน</w:t>
-[...5 lines deleted...]
-        <w:t>แห่ง</w:t>
+        <w:t xml:space="preserve">สำคัญที่สุดในประเทศจีนมีประวัติศาสตร์ ยาวนานกว่า </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">600 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ปี และเป็นศูนย์กลางของชุมชนมุสลิมในภูมิภาคนี้โครงสร้าง</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ของมัสยิดสะท้อนถึงการผสมผสานระหว่างสถาปัตยกรรม จีนดั้งเดิมและสไตล์อิสลาม มัสยิดตงกวานมีความสำคัญต่อ</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ชุมชนมุสลิมในซีหนิงเป็นอย่างมาก เป็นศูนย์กลางทาง ศาสนาและวัฒนธรรม นอกจากนี้มัสยิดแห่งนี้ยังเป็นสัญลักษณ์</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ของความหลากหลายทาง วัฒนธรรมในประเทศจีนและเป็นตัวอย่างของการอยู่ร่วมกันอย่างสันติสุขระหว่างชาวมุสลิม</w:t>
+      </w:r>
+      <w:r w:rsidR="003A384B">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">และชาวพุทธ จากนั้นให้ท่านได้อิสระช้อปปิ้งซื้อของฝาก </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ถนนคนเดินเซียหนานกวน Xia Nanguan (หรือ</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:cs/>
-[...163 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
-        </w:rPr>
-        <w:t>มัสยิดตงกวน (Dongguan Mosque)</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>Xia'nanguan Street)</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>เป็นหนึ่งในมัสยิดที่ใหญ่และ</w:t>
-[...105 lines deleted...]
-        <w:t>ถนนคนเดินเซียหนานกวน Xia Nanguan (หรือ</w:t>
+        <w:t>เป็นหนึ่งในถนนที่มีชีวิตชีวาและเป็นที่รู้จักในเมืองซีหนิง (Xining) เมืองหลวงของมณฑลชิงไห่ ประเทศจีน ถนนสายนี้ไม่ได้เป็นเพียงแค่ถนนธรรมดา แต่เป็นแหล่งรวมวัฒนธรรม อาหารและวิถีชีวิตของชาวเมือง</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
-          <w:b/>
-[...43 lines deleted...]
-        <w:t>ไม่ได้เป็นเพียงแค่ถนนธรรมดา แต่เป็นแหล่งรวมวัฒนธรรม อาหารและวิถีชีวิตของชาวเมือง</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ซีหนิงที่น่าสนใจเสน่ห์ของถนน Xia Nanguan มีชื่อเสียงในฐานะ "สวรรค์ของคนรักอาหาร" โดยเฉพาะอาหารพื้นเมือง</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>ซีหนิง</w:t>
-[...11 lines deleted...]
-        <w:t>ถนน Xia Nanguan มีชื่อเสียงในฐานะ "สวรรค์ของคนรักอาหาร" โดยเฉพาะอาหารพื้นเมือง</w:t>
+        <w:t>ของซีหนิงและอาหารสไตล์ชาวมุสลิม (Hui Muslim)คุณจะได้สัมผัสกับกลิ่นอายของวัฒนธรรมที่หลากหลายที่ผสม</w:t>
       </w:r>
       <w:r w:rsidR="00270939">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
-        <w:t>ของ</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">กันอย่างลงตัวในเมืองนี้ </w:t>
+        <w:t xml:space="preserve">ผสานกันอย่างลงตัวในเมืองนี้ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0800B566" w14:textId="6580297B" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">อิสระอาหารเย็นเพื่อสะดวกแก่การท่องเที่ยว </w:t>
       </w:r>
     </w:p>
@@ -9943,182 +8721,145 @@
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>เพื่อเดินทางกลับสู่ ประเทศไทย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A9B5AF" w14:textId="77777777" w:rsidR="00D04703" w:rsidRPr="00093199" w:rsidRDefault="00C3089E" w:rsidP="00093199">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-        <w:t xml:space="preserve">23.40 </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>23.40 น.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ออกเดินทางบินลัดฟ้ากลับสู่ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>สนามบินสุวรรณภูมิ ประเทศไทย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-        <w:t>น.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t>โดยสายการบิน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เที่ยวบินที่ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VZ3691 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ใช้เวลาเดินทาง 4 ชั่วโมง 5 นาที </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ไม่รวมบริการอาหารและเครื่องดื่ม บนเครื่อง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ABDE4D" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E" w:rsidP="00093199">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00093199">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>02.45 น.</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...114 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">เดินทางถึง </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>สนามบินสุวรรณภูมิ ประเทศไทย</w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00093199">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
         <w:t>โดยสวัสดิภาพ พร้อมด้วยความประทับใจ</w:t>
       </w:r>
     </w:p>
@@ -10126,663 +8867,651 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="03AFAD67" wp14:editId="190A3AC7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="03AFAD67" wp14:editId="190A3AC7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7548701" cy="10677525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2102998343" name="image5.jpg" descr="รูปภาพประกอบด้วย ข้อความ, คอมพิวเตอร์, ภาพหน้าจอ, หน้าเว็บ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image5.jpg" descr="รูปภาพประกอบด้วย ข้อความ, คอมพิวเตอร์, ภาพหน้าจอ, หน้าเว็บ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId20"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7548701" cy="10677525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="037BD633" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4D65E2FE" wp14:editId="387D9812">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4D65E2FE" wp14:editId="387D9812">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-438143</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7524847" cy="10643783"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2102998344" name="image4.jpg" descr="รูปภาพประกอบด้วย ข้อความ, โบรชัวร์, การ์ตูน, ออกแบบ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.jpg" descr="รูปภาพประกอบด้วย ข้อความ, โบรชัวร์, การ์ตูน, ออกแบบ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId21"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7524847" cy="10643783"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D52630" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="240B1665" wp14:editId="453FB1B9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="240B1665" wp14:editId="453FB1B9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7553325" cy="10681335"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2102998341" name="image2.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7553325" cy="10681335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C26DA1A" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="white"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7C56623F" wp14:editId="3791CF1D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7C56623F" wp14:editId="3791CF1D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5080</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7525449" cy="10641758"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2102998346" name="image3.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7525449" cy="10641758"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D04703">
-      <w:headerReference w:type="even" r:id="rId25"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18DD9F2E" w14:textId="77777777" w:rsidR="00C3089E" w:rsidRDefault="00C3089E">
+    <w:p w14:paraId="71A815CC" w14:textId="77777777" w:rsidR="00B701F7" w:rsidRDefault="00B701F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2279EBD5" w14:textId="77777777" w:rsidR="00C3089E" w:rsidRDefault="00C3089E">
+    <w:p w14:paraId="7093DB7F" w14:textId="77777777" w:rsidR="00B701F7" w:rsidRDefault="00B701F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6DE073C9-2296-49B7-8122-F3047B06925D}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{6B7873E6-3712-4D02-B376-18A9490A9193}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{7D05FAD3-3DC4-4910-BE03-26246BBEE8F8}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{433A2D97-8739-460B-B7DA-D25F63D6E9FD}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{6BE42451-9368-4580-8215-24C29E3BE2EE}"/>
   </w:font>
   <w:font w:name="Prompt">
-    <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{6B452BA6-6E07-4DD5-A779-B3A17FB59F2C}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId7" w:fontKey="{9158642B-0967-450B-A83B-23045365888F}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{7BF171B6-3C18-4E25-85B2-E36BAE0082FB}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{3E2655E9-C9D6-4DCF-89F3-B716328F4571}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{E38F8897-E382-495B-A415-E026AC943393}"/>
+    <w:embedBoldItalic r:id="rId7" w:fontKey="{E7C118FC-E3FA-423F-841F-A6C9B16A76B9}"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{576F8707-D6DC-4684-8537-691439195A5B}"/>
-    <w:embedBold r:id="rId9" w:fontKey="{C2B2FEAE-C634-4E5D-AE7C-B6A9F44AA1B5}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{0F98C582-5555-4AAE-BC5F-85C8E9AC6419}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{4E0BBCCB-03F0-4829-A087-05D7D94E2665}"/>
   </w:font>
   <w:font w:name="Prompt SemiBold">
-    <w:panose1 w:val="00000700000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{52B5FB39-8AC3-4DE8-B7A3-2D20C66B7248}"/>
-    <w:embedBold r:id="rId11" w:fontKey="{E5352BFB-1D6B-4C70-8C9C-7A254E63438E}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{CE7FA17A-4C6F-4A24-8B0B-2E1F54B73F03}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{6F861B7C-B08C-48B2-814B-4FC58ADFF78D}"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-[...3 lines deleted...]
-    <w:embedRegular r:id="rId12" w:subsetted="1" w:fontKey="{522887A8-7731-42CB-81A8-B6AFCE5409D2}"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{BC863C62-8EAF-4E33-9E9A-D300C3C5239E}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{DF535679-2B67-40EE-9CDB-C454A9AAC11D}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:subsetted="1" w:fontKey="{019A6A64-DD3B-4E55-B37D-D23E8F1CE4F3}"/>
-    <w:embedBold r:id="rId14" w:subsetted="1" w:fontKey="{49722BBE-C3E1-4F95-8C02-BE4C98A1B9D4}"/>
+    <w:embedRegular r:id="rId14" w:subsetted="1" w:fontKey="{01A9F8A0-8FCE-4822-A9A0-15BB9FB00990}"/>
+    <w:embedBold r:id="rId15" w:subsetted="1" w:fontKey="{9E17574D-CC11-451A-B122-CEF8AA03F362}"/>
   </w:font>
   <w:font w:name="Microsoft JhengHei">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:subsetted="1" w:fontKey="{C242E19F-6761-4BC4-97D6-2FB655B72768}"/>
-    <w:embedBold r:id="rId16" w:subsetted="1" w:fontKey="{33E6F65A-DD14-4499-807D-455E78594D9B}"/>
+    <w:embedRegular r:id="rId16" w:subsetted="1" w:fontKey="{89972F8F-CF15-4D78-B16A-2586FA701C78}"/>
+    <w:embedBold r:id="rId17" w:subsetted="1" w:fontKey="{640CD329-AA2B-4EEA-B366-2BB2696CA5D3}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:subsetted="1" w:fontKey="{5C382186-327A-4D75-9A8E-C4DED4586E21}"/>
-    <w:embedBold r:id="rId18" w:subsetted="1" w:fontKey="{0B746677-513A-4D3B-AF77-4BF45AF32708}"/>
+    <w:embedRegular r:id="rId18" w:subsetted="1" w:fontKey="{D8C371D0-3693-4BBE-AF91-F5435D105B2A}"/>
+    <w:embedBold r:id="rId19" w:subsetted="1" w:fontKey="{B25AAC2E-B041-4B23-B63E-C9E95132E8E9}"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId19" w:subsetted="1" w:fontKey="{4C04EB1C-0050-40C2-ADF4-FB01E2921ABF}"/>
+    <w:embedRegular r:id="rId20" w:subsetted="1" w:fontKey="{B17B3014-EF88-4D2A-9A58-D6B82ED9B2C8}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId20" w:fontKey="{7A3F1D48-A83B-4928-BB61-B2545964E9FF}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{7AB58779-18BA-4E66-AE1D-9840B233C6EE}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{A4C7C039-2166-461B-930C-5E3D4313B69C}"/>
+    <w:embedRegular r:id="rId22" w:fontKey="{30653989-9543-4164-90B7-EE0AB73F82D6}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F7B2086" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00D04703">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74841AD8" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00C3089E">
+  <w:p w14:paraId="74841AD8" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00000000">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="goog_rdk_18"/>
         <w:id w:val="28635458"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00C3089E">
           <w:rPr>
             <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>FT-XNNVZ06S-</w:t>
+          <w:t xml:space="preserve">FT-XNNVZ06S-ซีหนิง ชิงไห่ ฉาข่า ตุนหวง เส้นทางสายไหม ภูเขาสายรุ้งจางเย่ 8 วัน 7 คืน-VZ                      </w:t>
         </w:r>
-        <w:r>
-[...7 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00C3089E">
           <w:rPr>
             <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve"> Page </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00093199">
       <w:rPr>
         <w:rFonts w:cs="Angsana New"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:cs/>
         <w:lang w:bidi="th"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00093199">
       <w:rPr>
         <w:rFonts w:cs="Angsana New"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:cs/>
         <w:lang w:bidi="th"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C3089E">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4228CFE4" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00D04703">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DA09F20" w14:textId="77777777" w:rsidR="00C3089E" w:rsidRDefault="00C3089E">
+    <w:p w14:paraId="19D1D140" w14:textId="77777777" w:rsidR="00B701F7" w:rsidRDefault="00B701F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A5CD9B2" w14:textId="77777777" w:rsidR="00C3089E" w:rsidRDefault="00C3089E">
+    <w:p w14:paraId="5F728A49" w14:textId="77777777" w:rsidR="00B701F7" w:rsidRDefault="00B701F7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25184688" w14:textId="77777777" w:rsidR="00D04703" w:rsidRDefault="00D04703">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
@@ -10827,92 +9556,100 @@
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D04703"/>
+    <w:rsid w:val="0006446F"/>
     <w:rsid w:val="00093199"/>
     <w:rsid w:val="00131F52"/>
     <w:rsid w:val="00270939"/>
     <w:rsid w:val="002D17A2"/>
+    <w:rsid w:val="00310510"/>
+    <w:rsid w:val="00364AAD"/>
     <w:rsid w:val="003A384B"/>
     <w:rsid w:val="00407D84"/>
     <w:rsid w:val="00427B64"/>
     <w:rsid w:val="00474E27"/>
     <w:rsid w:val="005B24B8"/>
     <w:rsid w:val="006F3A6E"/>
     <w:rsid w:val="007B063C"/>
     <w:rsid w:val="008440B5"/>
+    <w:rsid w:val="009E1FF4"/>
+    <w:rsid w:val="00A825B5"/>
     <w:rsid w:val="00A9020F"/>
     <w:rsid w:val="00B05E9C"/>
+    <w:rsid w:val="00B701F7"/>
+    <w:rsid w:val="00BC2324"/>
     <w:rsid w:val="00C3089E"/>
     <w:rsid w:val="00C81FBC"/>
     <w:rsid w:val="00CB5151"/>
     <w:rsid w:val="00CD3174"/>
     <w:rsid w:val="00D04703"/>
     <w:rsid w:val="00D6693D"/>
+    <w:rsid w:val="00E37416"/>
     <w:rsid w:val="00EC33CF"/>
     <w:rsid w:val="00F9104C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -11295,267 +10032,267 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal4">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal5">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal10">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal20">
     <w:name w:val="Table Normal2"/>
     <w:tblPr>
       <w:tblCellMar>
@@ -11632,91 +10369,156 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal30">
     <w:name w:val="Table Normal3"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal40">
     <w:name w:val="Table Normal4"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal50">
     <w:name w:val="Table Normal5"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal6">
     <w:name w:val="Table Normal6"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal7">
     <w:name w:val="Table Normal7"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal8">
     <w:name w:val="Table Normal8"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal8"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
@@ -12033,54 +10835,54 @@
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="afe">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="15" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff0">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff1">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
@@ -12098,54 +10900,54 @@
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff3">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff4">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100" w:type="dxa"/>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff5">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff6">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
@@ -12391,176 +11193,111 @@
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="afffa">
     <w:basedOn w:val="TableNormal8"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffb">
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="affff0">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:link w:val="affff1"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C11F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affff1">
-[...2 lines deleted...]
-    <w:link w:val="affff0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007C11F3"/>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff2">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:link w:val="affff3"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C11F3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affff3">
-[...2 lines deleted...]
-    <w:link w:val="affff2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007C11F3"/>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="affff4">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="10"/>
+    <w:basedOn w:val="TableClassic1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0040365E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12598,53 +11335,53 @@
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="4-1">
+  <w:style w:type="table" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="0040365E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -12672,53 +11409,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="4-10">
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="0040365E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -12748,53 +11485,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="10">
+  <w:style w:type="table" w:styleId="TableClassic1">
     <w:name w:val="Table Classic 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0040365E"/>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -12834,53 +11571,53 @@
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="4-3">
+  <w:style w:type="table" w:styleId="GridTable4-Accent3">
     <w:name w:val="Grid Table 4 Accent 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="0040365E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -12910,124 +11647,124 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affff5">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:link w:val="affff6"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00FB0593"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affff6">
-[...2 lines deleted...]
-    <w:link w:val="affff5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00FB0593"/>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="affff7">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00FB0593"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="ว่าง 1"/>
-    <w:link w:val="12"/>
+    <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00335675"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="ว่าง 1 อักขระ"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="1"/>
     <w:rsid w:val="00335675"/>
     <w:rPr>
       <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="affff8">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afffb">
     <w:basedOn w:val="TableNormal22"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13051,51 +11788,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="affff9">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afffc">
     <w:basedOn w:val="TableNormal12"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13119,51 +11856,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="affffa">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afffd">
     <w:basedOn w:val="TableNormal12"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13187,51 +11924,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="affffb">
+  <w:style w:type="table" w:customStyle="1" w:styleId="afffe">
     <w:basedOn w:val="TableNormal12"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13255,52 +11992,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="affffc">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13323,52 +12060,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="affffd">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff0">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13391,52 +12128,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="affffe">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff1">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13459,51 +12196,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffff">
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff2">
     <w:basedOn w:val="TableNormal20"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13527,52 +12264,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffff0">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff3">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13595,52 +12332,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffff1">
-    <w:basedOn w:val="TableNormal4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff4">
+    <w:basedOn w:val="TableNormal5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
@@ -13663,52 +12400,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffff2">
-    <w:basedOn w:val="TableNormal4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff5">
+    <w:basedOn w:val="TableNormal5"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -13723,54 +12460,114 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-tab-span">
     <w:name w:val="apple-tab-span"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A27446"/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffff3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff6">
+    <w:basedOn w:val="TableNormal3"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff7">
     <w:basedOn w:val="TableNormal2"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13786,136 +12583,76 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffff4">
-[...59 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="afffff5">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afffff6">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affff8">
+    <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
@@ -13941,55 +12678,55 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14292,74 +13029,74 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgBzVY13XMpoJ03OQZraFuovztjEA==">CgMxLjAaJQoBMBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMRIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaGwoBMxIWChQIB0IQCgZQcm9tcHQSBlNpbVN1bholCgE0EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxolCgE1EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxolCgE2EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxolCgE3EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxolCgE4EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxolCgE5EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxMBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTESIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjEyEiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxMxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTQSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjE1EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxNhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTcSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGh4KAjE4EhgKFggHQhISEEFyaWFsIFVuaWNvZGUgTVM4AHIhMWZrWTg1b0NIbEdQN1BaazBlQi1OVVZpLXJvTGtmUG1P</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>2576</Words>
-  <Characters>14686</Characters>
+  <Words>2562</Words>
+  <Characters>14609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
+  <Lines>121</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17228</CharactersWithSpaces>
+  <CharactersWithSpaces>17137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>khanyanutt Sukkam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>