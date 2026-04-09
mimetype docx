--- v0 (2026-02-04)
+++ v1 (2026-04-09)
@@ -1,4654 +1,5485 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="3FD82797" w14:textId="033F56D7" w:rsidR="005749D8" w:rsidRDefault="00B052E8">
+    <w:p w14:paraId="42AC8B69" w14:textId="76C1A0C2" w:rsidR="00135C9C" w:rsidRDefault="001D4FB9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FF32F80" wp14:editId="2667F1BF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D4123C4" wp14:editId="6A17BCCA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:align>top</wp:align>
+              <wp:align>bottom</wp:align>
             </wp:positionV>
-            <wp:extent cx="7548245" cy="10677525"/>
-            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:extent cx="7541895" cy="10668000"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21581"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21533" y="0"/>
+                <wp:lineTo x="0" y="21561"/>
+                <wp:lineTo x="21551" y="21561"/>
+                <wp:lineTo x="21551" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="2072590462" name="รูปภาพ 7" descr="รูปภาพประกอบด้วย ข้อความ, ใบหน้าของมนุษย์, นักบิน, เสื้อผ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:docPr id="1308171861" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2072590462" name="รูปภาพ 7" descr="รูปภาพประกอบด้วย ข้อความ, ใบหน้าของมนุษย์, นักบิน, เสื้อผ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
-[...81 lines deleted...]
-                    <pic:cNvPr id="4861290" name="รูปภาพ 8" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จำนวน&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPr id="1308171861" name="Picture 1308171861"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7548701" cy="10677525"/>
+                      <a:ext cx="7541895" cy="10668000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4738646B" w14:textId="72728F17" w:rsidR="002E356E" w:rsidRDefault="002E356E">
+    <w:p w14:paraId="706D25C4" w14:textId="38456407" w:rsidR="00135C9C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="66E50FB8" w14:textId="2FE8640F" w:rsidR="002E356E" w:rsidRDefault="00B052E8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="67F36D4C" wp14:editId="01FAF18A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="7548701" cy="10677525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802519" name="image7.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จำนวน&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image7.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จำนวน&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7548701" cy="10677525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264EBC40" w14:textId="44C16D23" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3598BA64" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD827FB" wp14:editId="34D98C47">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3A36CA87" wp14:editId="63047947">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2018030</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>485775</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2552700" cy="483235"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2132802498" name="image1.png" descr="รูปภาพประกอบด้วย ตัวอักษร, กราฟิก, เครื่องหมาย, ไฟฟ้าสีน้ำเงิน&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+            <wp:docPr id="2132802521" name="image4.png" descr="รูปภาพประกอบด้วย ตัวอักษร, กราฟิก, เครื่องหมาย, ไฟฟ้าสีน้ำเงิน&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png" descr="รูปภาพประกอบด้วย ตัวอักษร, กราฟิก, เครื่องหมาย, ไฟฟ้าสีน้ำเงิน&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+                    <pic:cNvPr id="0" name="image4.png" descr="รูปภาพประกอบด้วย ตัวอักษร, กราฟิก, เครื่องหมาย, ไฟฟ้าสีน้ำเงิน&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2552700" cy="483235"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747BCC30" w14:textId="77777777" w:rsidR="00B052E8" w:rsidRDefault="00B052E8">
+    <w:p w14:paraId="3F3371AF" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D37996D" w14:textId="77777777" w:rsidR="00B052E8" w:rsidRDefault="00B052E8">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New" w:hint="cs"/>
+    <w:p w14:paraId="339D1ADF" w14:textId="036EB769" w:rsidR="00135C9C" w:rsidRDefault="00432C11">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0000CC"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FEDDE42" wp14:editId="3D0894B2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>4905375</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6638925" cy="1885950"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21382"/>
+                <wp:lineTo x="21569" y="21382"/>
+                <wp:lineTo x="21569" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="87464753" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="87464753" name="Picture 87464753"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="1719" t="10031" r="3689" b="69907"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6638925" cy="1885950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="afff9"/>
+        <w:tblStyle w:val="afff0"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3964"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3090"/>
+        <w:gridCol w:w="3051"/>
+        <w:gridCol w:w="2898"/>
+        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="2390"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005749D8" w14:paraId="3FD8279E" w14:textId="77777777" w:rsidTr="005749D8">
+      <w:tr w:rsidR="00C331A7" w14:paraId="436829EE" w14:textId="77777777" w:rsidTr="00C331A7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD8279B" w14:textId="37BC449E" w:rsidR="005749D8" w:rsidRDefault="00890211">
+          <w:p w14:paraId="2D1C9DC0" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>วันที่เดินทาง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="2898" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD8279C" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+          <w:p w14:paraId="3DDCA631" w14:textId="4E410ABB" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:t>ราคาต่อท่าน ผู้ใหญ่</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00C05FA0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>พักห้องละ 2-3 ท่าน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCF56CD" w14:textId="5E2D4EB1" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New" w:hint="cs"/>
+                <w:sz w:val="38"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New" w:hint="cs"/>
+                <w:sz w:val="38"/>
+                <w:szCs w:val="38"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ปรับเพิ่ม</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+                <w:sz w:val="38"/>
+                <w:szCs w:val="38"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New" w:hint="cs"/>
+                <w:sz w:val="38"/>
+                <w:szCs w:val="38"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าภาษีน้ำมัน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD8279D" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+          <w:p w14:paraId="54E07EAA" w14:textId="24590D25" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:t xml:space="preserve">พักเดี่ยว </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:br/>
               <w:t>ชำระเพิ่ม</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005749D8" w14:paraId="3FD827AA" w14:textId="77777777" w:rsidTr="005749D8">
+      <w:tr w:rsidR="00C331A7" w14:paraId="4FE0B84E" w14:textId="77777777" w:rsidTr="00C331A7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD827A7" w14:textId="1586F687" w:rsidR="005749D8" w:rsidRDefault="00D4020C">
+          <w:p w14:paraId="15338C17" w14:textId="06B187C3" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D4020C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:cs/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">26 </w:t>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ก.พ</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">03 </w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>มี.ค</w:t>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> เม.ย. 69</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E818A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันหยุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="2898" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD827A8" w14:textId="111A5616" w:rsidR="005749D8" w:rsidRDefault="00D4020C">
+          <w:p w14:paraId="759214EF" w14:textId="11E1BAB6" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4909716A" w14:textId="40F2EFEC" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="003A1914" w14:textId="1041D808" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="4C417E06" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651511B0" w14:textId="6A99AB95" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08 – 13 เม.ย. 69</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E818A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันหยุด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74546F2A" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D9120C" w14:textId="6D618948" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6639A37A" w14:textId="0A50C66E" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="2E67CEFD" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D8DD52A" w14:textId="0FEDC2B1" w:rsidR="00C331A7" w:rsidRPr="00E818A0" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 - 16 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">เม.ย. 69 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E818A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันหยุด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="553787D2" w14:textId="0AB0CD92" w:rsidR="00C331A7" w:rsidRPr="00E818A0" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C97A6E" w14:textId="51DC732F" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E625BC7" w14:textId="3D963704" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="268823FB" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B54E318" w14:textId="2E4AABC8" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 - 18 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">เม.ย. 69 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E818A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันหยุด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62990308" w14:textId="3B71FE51" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29ED870D" w14:textId="113BBECC" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="231638A7" w14:textId="3A6AAFF8" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="7B4B81B7" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="078C8BF1" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17 – 22 เม.ย. 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35E15546" w14:textId="3B7169CB" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECFD0B5" w14:textId="69FD18F6" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2091252A" w14:textId="33DAF561" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="2BB5E786" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ABC31EF" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21 – 26 เม.ย. 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D45964" w14:textId="2DDCC9E0" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33345698" w14:textId="2DB37786" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D763AAE" w14:textId="25867B49" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="08627952" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C7FD000" w14:textId="6E05B046" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24 – 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> เม.ย. 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E5B8569" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA4D4D7" w14:textId="58FD2792" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2819FF43" w14:textId="79EACC19" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="1FAC89FE" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D4F94F" w14:textId="192682D9" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25 – 30 เม.ย. 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="396D2038" w14:textId="447F119A" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FBEB78" w14:textId="02E3E85B" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A79D9FD" w14:textId="6A84AE74" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="4BEC87D5" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="393688E6" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08 – 13 พ.ค. 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C2EBF29" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1909AAC5" w14:textId="4700F9B5" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28687F68" w14:textId="5B85047A" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="1C5CD660" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C23C20E" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15 – 20 พ.ค. 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D87E76" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19,965.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2A4436" w14:textId="0B786CCC" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD827A9" w14:textId="506E1C27" w:rsidR="005749D8" w:rsidRDefault="00D4020C">
+          <w:p w14:paraId="16783383" w14:textId="7B227979" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5,000.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4020C" w14:paraId="0D324C42" w14:textId="77777777" w:rsidTr="005749D8">
+      <w:tr w:rsidR="00C331A7" w14:paraId="4F8EDF88" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E4ED9D6" w14:textId="3FB94AC4" w:rsidR="00D4020C" w:rsidRPr="00D4020C" w:rsidRDefault="00D4020C">
+          <w:p w14:paraId="3098D3AD" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D4020C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:cs/>
-[...72 lines deleted...]
-              <w:t>5 มี.ค</w:t>
+              </w:rPr>
+              <w:t>22 – 27 พ.ค. 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="2898" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2207A6F5" w14:textId="5C41103E" w:rsidR="00D4020C" w:rsidRDefault="00D4020C">
+          <w:p w14:paraId="71FD7387" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21,965.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3595AEAB" w14:textId="25F291FF" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23460086" w14:textId="76C97CFC" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5,000.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C331A7" w14:paraId="73744A7A" w14:textId="77777777" w:rsidTr="00C331A7">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37224FDB" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 – 16 มิ.ย. 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A5E4A2B" w14:textId="77777777" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19,965.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137C4949" w14:textId="65D7ACD7" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C331A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>300.-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2390" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="548DD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A9CD208" w14:textId="0AD43661" w:rsidR="00D4020C" w:rsidRDefault="00D4020C">
+          <w:p w14:paraId="4E5023A5" w14:textId="5D99524C" w:rsidR="00C331A7" w:rsidRDefault="00C331A7" w:rsidP="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5,000.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005749D8" w14:paraId="3FD827AC" w14:textId="77777777" w:rsidTr="005749D8">
+      <w:tr w:rsidR="00C331A7" w14:paraId="5177447E" w14:textId="77777777" w:rsidTr="000C2F8C">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD827AB" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+          <w:p w14:paraId="4F5A2CD8" w14:textId="10BC44FF" w:rsidR="00C331A7" w:rsidRDefault="00C331A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+                <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>INFANT (ทารก) เด็กอายุต่ำกว่า 2 ปี ราคา 8,000 บาท / ท่าน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FD827AD" w14:textId="78061868" w:rsidR="005749D8" w:rsidRDefault="007C2AFF">
-[...5 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="27DFA4F1" w14:textId="02F8E1B1" w:rsidR="00135C9C" w:rsidRDefault="00F77384">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD827FD" wp14:editId="12EF2A8C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3DAD9519" wp14:editId="7EDC5825">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-476885</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>271780</wp:posOffset>
+                  <wp:posOffset>2124075</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7524750" cy="429122"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="7534275" cy="438647"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2132802493" name="สี่เหลี่ยมผืนผ้า 2132802493"/>
+                <wp:docPr id="2132802501" name="สี่เหลี่ยมผืนผ้า 2132802501"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7524750" cy="429122"/>
+                          <a:ext cx="7534275" cy="438647"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FD82817" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                          <w:p w14:paraId="7AC1F66F" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันแรก</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>สนามบินสุวรรณภูมิ – สนามบินนานาชาติเฉิงตู เทียนฟู่</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3FD827FD" id="สี่เหลี่ยมผืนผ้า 2132802493" o:spid="_x0000_s1026" style="position:absolute;margin-left:-37.55pt;margin-top:21.4pt;width:592.5pt;height:33.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgugE8ZAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8dx27ySax4qy2uVSV&#10;Vm3U3X7ABGMbCQMFcvv7DtibuN2HSlXzQA4wM5w5M+PFw7mV5MitE1oVNL0bUcIV06VQdUF/vGw/&#10;zChxHlQJUite0At39GH5/t3iZHKe6UbLkluCQZTLT6agjfcmTxLHGt6Cu9OGK7ystG3B49bWSWnh&#10;hNFbmWSj0X1y0rY0VjPuHJ6uu0u6jPGrijP/raoc90QWFLn5uNq47sOaLBeQ1xZMI1hPA/6BRQtC&#10;4aPXUGvwQA5WvAnVCma105W/Y7pNdFUJxmMOmE06+iOb5wYMj7mgOM5cZXL/Lyz7enw2O4synIzL&#10;HcKQxbmybfhHfuQcxbpcxeJnTxgeTifZeDpBTRnejbN5mmVBzeTmbazzn7luSQAFtViMqBEcn5zv&#10;TF9NeunKrZAyYocmHSBGY76j6OlsvV9JS46A5VxvN4/bT/2btRtap6Pwe+tyv5mvNtOBC7KtX58y&#10;4BsSloIyYZkMykNeIaMX/R25hxaaxLihjXqErdQjbKcO9ZlhoODvheTBuzvFTrvmKBU5FXQ+ySao&#10;IWDvVxI8wtaUBXWq7uhrKa4ev6X/cTWdrWd9Lm5oFkRdg2s6meJVMIPc6oMqI2o4lBtVEn8xOJQK&#10;R5MGMq6lRHIcZATRzoOQf7dDFaXC0t9aKCB/3p8xSIB7XV52ljjDtgLJPYHzO7A4aCk+i8OHD/48&#10;gEUS8ovCas/TcVDFx814MsVaEju82Q9vQLFGYyGYt5R0m5XHfdcASj8evK5ErMCNTE8Xxyr2bP8J&#10;CHM73Eer24dq+QsAAP//AwBQSwMEFAAGAAgAAAAhAIFWu9XiAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGxQ66QqlKZxKoRUlQVFomXR7px4mgTscRQ7D/4elw3sZjRHd85N&#10;16PRrMfW1ZYExNMIGFJhVU2lgI/DZvIIzHlJSmpLKOAbHayz66tUJsoO9I793pcshJBLpIDK+ybh&#10;3BUVGummtkEKt7NtjfRhbUuuWjmEcKP5LIoeuJE1hQ+VbPC5wuJr3xkBR56fujf10m93n6Xevg7+&#10;btN4IW5vxqcVMI+j/4Phoh/UIQtOue1IOaYFTBb3cUAFzGehwgWIo+USWP47zYFnKf/fIfsBAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoLoBPGQCAADwBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgVa71eIAAAALAQAADwAAAAAAAAAAAAAAAAC+&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="3DAD9519" id="สี่เหลี่ยมผืนผ้า 2132802501" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:167.25pt;width:593.25pt;height:34.55pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClx8/NZgIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpJkyY16hRdLsOA&#10;oivW7gMYWbYFyJImKre/HyW7SbY+DBiWB+VIIqnDQ9J394dWs530qKwp+PBqwJk0wpbK1AX/8br+&#10;NOMMA5gStDWy4EeJ/H7+8cPd3uVyZBurS+kZBTGY713BmxBcnmUoGtkCXlknDV1W1rcQaOvrrPSw&#10;p+itzkaDwU22t7503gqJSKfL7pLPU/yqkiJ8qyqUgemCE7eQVp/WTVyz+R3ktQfXKNHTgH9g0YIy&#10;9Ogp1BICsK1X70K1SniLtgpXwraZrSolZMqBshkO/sjmpQEnUy4kDrqTTPj/woqn3Yt79iTD3mGO&#10;BGMWh8q38Z/4sUMS63gSSx4CE3Q4nVyPR9MJZ4Luxtezm/E0qpmdvZ3H8EXalkVQcE/FSBrB7hFD&#10;Z/pm0ktXrpXWCSOZdIA5S/kOkif6erPQnu2Ayrlcrx7Wn/s3a7y0Hg7i773Lzep2sXqjGV2Ibf32&#10;lIPQsLgUXCgvdFQe8ooYvdrvxD220CTFjW3UI2qlHlE7dajPjAJF/6C0jN7dKXXaKUdt2L7gt5NR&#10;1BCo9ysNgWDryoKjqTv6VquTx2/pXy+ms+WsTx8vzaKoS8CmkyldRTPIvd2aMqFGQrkyJQtHR0Np&#10;aDR5JIMtZ1rSIBNIdgGU/rsdqagNiXluoYjCYXOgIBFubHl89gydWCsi9wgYnsHToA3pWRo+evDn&#10;FjyR0F8NVft2OI6qhLQZT6ZUS+YvbzaXN2BEY6kQInjOus0i0L5rAGMftsFWKlXgTKanS2PVdUH3&#10;CYhze7lPVucP1fwXAAAA//8DAFBLAwQUAAYACAAAACEAejqkZeEAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1SkpUhWwqhFSVA1Si9FBuTmySQLyO4s0Pb497gtusZjXz&#10;TbaZbStG0/vGEcJyEYEwVDrdUIVwfN/erkF4VqRV68gg/BgPm/zyIlOpdhO9mfHAlQgh5FOFUDN3&#10;qZS+rI1VfuE6Q8H7dL1VHM6+krpXUwi3rbyLokRa1VBoqFVnnmpTfh8Gi3CSxcew18/j7vWrancv&#10;E99sO0a8vpofH0CwmfnvGc74AR3ywFS4gbQXLUIYwghxvLoHcbaX6ySoAmEVxQnIPJP/F+S/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKXHz81mAgAA8AQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHo6pGXhAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;wAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3FD82817" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                    <w:p w14:paraId="7AC1F66F" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันแรก</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>สนามบินสุวรรณภูมิ – สนามบินนานาชาติเฉิงตู เทียนฟู่</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827AF" w14:textId="71BC122C" w:rsidR="005749D8" w:rsidRDefault="005749D8">
-[...9 lines deleted...]
-    <w:p w14:paraId="3FD827B0" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="005749D8">
+    <w:p w14:paraId="4DF13771" w14:textId="77777777" w:rsidR="00432C11" w:rsidRDefault="00432C11">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="0000CC"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FD827B1" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2225BA88" w14:textId="2B234730" w:rsidR="00732EE2" w:rsidRDefault="00732EE2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0000CC"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C783E6" w14:textId="71E39BD8" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t>14.00 น.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t>คณะพร้อมกันที่สนามบินสุวรรณภูมิ บริเวณชั้น 4 ผู้โดยสารขาออกระหว่างประเทศ เคาน์เตอร์เช็คอิน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827B2" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="061BD9F0" w14:textId="5E75D312" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">สายการบิน </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เจ้าหน้าที่ของบริษัทฯให้การต้อนรับและอำนวยความสะดวก</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>ในการเช็คอินรับบัตรโดยสาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827B3" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="75847552" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">**หมายเหตุ** </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เนื่องจากตั๋วเครื่องบินของคณะเป็นตั๋วชั้นประหยัดพิเศษ ที่นั่งอาจจะไม่ได้นั่งติดกัน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>และไม่สามารถเลือกช่วงที่นั่งบนเครื่องบินได้ในคณะซึ่งเป็นไปตามเงื่อนไขสายการบิน หากต้องการซื้อบริการเสริม</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>โปรดติดต่อฝ่ายขาย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827B4" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="7595C046" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t>17.50 น.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t>บินลัดฟ้าสู่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>เมืองเฉิงตู</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="9900FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>โดยสายการบิน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">เที่ยวบินที่ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">VZ3680 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">ใช้เวลาเดินทาง 3 ชั่วโมง </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ไม่รวมบริการอาหารและเครื่องดื่ม บนเครื่อง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827B5" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="0CFE3671" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t>22.00 น.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เดินทางถึงสนามบิน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>สนามบินนานาชาติเฉิงตู เทียนฟู่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827B6" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="2FA7F6AF" w14:textId="77777777" w:rsidR="00F70D17" w:rsidRDefault="00F70D17" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368E2FFF" w14:textId="77777777" w:rsidR="00F70D17" w:rsidRDefault="00F70D17" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E51CBDD" w14:textId="77777777" w:rsidR="00432C11" w:rsidRDefault="00432C11" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34388048" w14:textId="77777777" w:rsidR="00F77384" w:rsidRDefault="00F77384" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7B4E04" w14:textId="6B75A741" w:rsidR="00135C9C" w:rsidRDefault="00432C11" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="025110B3" wp14:editId="5A84FE57">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>2247900</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6810375" cy="3086100"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802522" name="image8.jpg" descr="รูปภาพประกอบด้วย กลางแจ้ง, ท้องฟ้า, ยานพาหนะทางบก, เมฆ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image8.jpg" descr="รูปภาพประกอบด้วย กลางแจ้ง, ท้องฟ้า, ยานพาหนะทางบก, เมฆ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect t="9511" b="9511"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6810375" cy="3086100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00F77384">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(เวลาท้องถิ่นเร็วกว่าไทย 1 ชั่วโมง กรุณาปรับนาฬิกาเป็นเวลาท้องถิ่น เพื่อสะดวกในการนัดหมาย)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidR="00F77384">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>นครเฉิงตูเป็นเมืองหลวงของมณฑลเสฉวน มีประชากรมากที่สุดของภาคตะวันตกราว 15 ล้านคน ด้วยที่ตั้งอยู่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidR="00F77384">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>บริเวณลุ่มแม่น้ำหมินใจ มีความสำคัญในทุกด้าน ปัจจุบันเป็นนครระดับจังหวัด เป็นศูนย์กลางทางการเมือง เศรษฐกิจ คมนาคม และวัฒนธรรมของมณฑลฯ คำว่าเฉิงตูมีความหมายว่า ค่อยๆ กลายเป็นเมือง ย้อนไปเมื่อราว 2,000 ปีก่อน ในยุคสมัยจิ๋นซีฮ่องเต้ ได้มีการจัดการระบบชลประทานขึ้น เพื่อแก้ไขปัญหาน้ำท่วมที่เกิดเป็นประจำทุกปี เมื่อแก้ไขปัญหา น้ำท่วมได้ชาวนาชาวไร่เพาะปลูกได้ดี ชีวิตความเป็นอยู่ดีขึ้น จึงเริ่มมีผู้อพยพเดินทางมาตั้งรกรากมากขึ้นเรื่อยๆ จึง ได้ชื่อว่าเฉิงตู อันเป็นที่มาของชื่อเมือง หลังผ่านพิธีการตรวจคนเข้าเมืองและรับสัมภาระเรียบร้อยนำท่านไปยังโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827B7" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+    <w:p w14:paraId="73111F55" w14:textId="369ACB4A" w:rsidR="00732EE2" w:rsidRDefault="00732EE2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086CB571" w14:textId="1CFB62FC" w:rsidR="00135C9C" w:rsidRPr="00732EE2" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
         <w:t>HOLIDAY INN EXPRESS HOTEL ระดับ 4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827B9" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="517BC606" w14:textId="2CA589E8" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD827FF" wp14:editId="3FD82800">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="28096DC7" wp14:editId="0841D585">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-425281</wp:posOffset>
+                  <wp:posOffset>-430042</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>33338</wp:posOffset>
+                  <wp:posOffset>28575</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7496175" cy="372421"/>
+                <wp:extent cx="7505700" cy="381946"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2132802492" name="สี่เหลี่ยมผืนผ้า 2132802492"/>
+                <wp:docPr id="2132802505" name="สี่เหลี่ยมผืนผ้า 2132802505"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1617000" y="3601650"/>
                           <a:ext cx="7458000" cy="356700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FD82818" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                          <w:p w14:paraId="7AA243BC" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่สอง</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">เฉิงตู - เมืองอู่หลง - อุทยานเขานางฟ้า+นั่งรถไฟเล็กนำเที่ยว                                                                                </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3FD827FF" id="สี่เหลี่ยมผืนผ้า 2132802492" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-33.5pt;margin-top:2.65pt;width:590.25pt;height:29.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvv6pvcwIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpO4yQ16hRdLsOA&#10;ogvW7gMYWbYFyJImKbe/HyW7Sbo9DBj2IlPSIXV4SPr+4dhJsufWCa1Kmt2klHDFdCVUU9Ifr+tP&#10;M0qcB1WB1IqX9MQdfZh//HB/MAUf6VbLiluCQZQrDqakrfemSBLHWt6Bu9GGK7yste3A49Y2SWXh&#10;gNE7mYzSdJIctK2M1Yw7h6fL/pLOY/y65sx/q2vHPZElRW4+rjau27Am83soGgumFWygAf/AogOh&#10;8NFzqCV4IDsr/gjVCWa107W/YbpLdF0LxmMOmE2W/pbNSwuGx1xQHGfOMrn/F5Y971/MxqIMB+MK&#10;h2bI4ljbLnyRHzliWSfZNE1RvlNJbydpNskH4fjRE4aA6TifRQALiHyC6KBscolkrPNfuO5IMEpq&#10;sTBRL9g/Od9D3yCDjNVaSBlth5DeIEZj7mn0dLbZLqQle8DSLterx/Xn4c3GXaMzJIZ0wtE7l8nq&#10;brGaXrkg2+btKQO+JWEpKROWyVAFKGpk9Kq/I/fQTnmMG1pqsLCtBgtbq7eGzDBQ8PdC8uDdn2LX&#10;nXOUihxKepePckoY4BzUEjyanalK6lTT09dSnD3e5XK7mM6WsyEXdw0Loi7Btb1M8SrAoLB6p6po&#10;tRyqlaqIPxkcUIVjSgMZ11EiOQ41GhHnQci/41BFqbD0l3YKlj9uj0RgLlmIFU62ujptLHGGrQVy&#10;fALnN2Bx9jJ8HecR3/25A4tc5FeFRb/LxkEcHzfjPHQYsdc32+sbUKzVWA/mLSX9ZuFx3/eB0o87&#10;r2sRC3EhM7DGSYutO/wVwihf7yPq8u+a/wIAAP//AwBQSwMEFAAGAAgAAAAhALKCzfjgAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj09LxDAUxO+C3yE8wYvsprVs1dp0EWFZDyq4etBb2jzbavNS&#10;mtc/fnuzJz0OM8z8Jt8uthMTDr51pCBeRyCQKmdaqhW8ve5W1yA8azK6c4QKftDDtjg9yXVm3Ewv&#10;OB24FqGEfKYVNMx9JqWvGrTar12PFLxPN1jNQQ61NIOeQ7nt5GUUpdLqlsJCo3u8b7D6PoxWwbss&#10;P8Zn8zDtn77qbv8488WuZ6XOz5a7WxCMC/+F4Ygf0KEITKUbyXjRKVilV+ELK9gkII5+HCcbEKWC&#10;NLkBWeTy/4PiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC+/qm9zAgAAAwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKCzfjgAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAzQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="28096DC7" id="สี่เหลี่ยมผืนผ้า 2132802505" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-33.85pt;margin-top:2.25pt;width:591pt;height:30.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvv6pvcwIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpO4yQ16hRdLsOA&#10;ogvW7gMYWbYFyJImKbe/HyW7Sbo9DBj2IlPSIXV4SPr+4dhJsufWCa1Kmt2klHDFdCVUU9Ifr+tP&#10;M0qcB1WB1IqX9MQdfZh//HB/MAUf6VbLiluCQZQrDqakrfemSBLHWt6Bu9GGK7yste3A49Y2SWXh&#10;gNE7mYzSdJIctK2M1Yw7h6fL/pLOY/y65sx/q2vHPZElRW4+rjau27Am83soGgumFWygAf/AogOh&#10;8NFzqCV4IDsr/gjVCWa107W/YbpLdF0LxmMOmE2W/pbNSwuGx1xQHGfOMrn/F5Y971/MxqIMB+MK&#10;h2bI4ljbLnyRHzliWSfZNE1RvlNJbydpNskH4fjRE4aA6TifRQALiHyC6KBscolkrPNfuO5IMEpq&#10;sTBRL9g/Od9D3yCDjNVaSBlth5DeIEZj7mn0dLbZLqQle8DSLterx/Xn4c3GXaMzJIZ0wtE7l8nq&#10;brGaXrkg2+btKQO+JWEpKROWyVAFKGpk9Kq/I/fQTnmMG1pqsLCtBgtbq7eGzDBQ8PdC8uDdn2LX&#10;nXOUihxKepePckoY4BzUEjyanalK6lTT09dSnD3e5XK7mM6WsyEXdw0Loi7Btb1M8SrAoLB6p6po&#10;tRyqlaqIPxkcUIVjSgMZ11EiOQ41GhHnQci/41BFqbD0l3YKlj9uj0RgLlmIFU62ujptLHGGrQVy&#10;fALnN2Bx9jJ8HecR3/25A4tc5FeFRb/LxkEcHzfjPHQYsdc32+sbUKzVWA/mLSX9ZuFx3/eB0o87&#10;r2sRC3EhM7DGSYutO/wVwihf7yPq8u+a/wIAAP//AwBQSwMEFAAGAAgAAAAhAHc21A3gAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj09LxDAUxO+C3yE8wYvsptXaldrXRYRlPajg6kFvafNsq81L&#10;adI/fnuzJz0OM8z8Jt8uphMTDa61jBCvIxDEldUt1whvr7vVDQjnFWvVWSaEH3KwLU5PcpVpO/ML&#10;TQdfi1DCLlMIjfd9JqWrGjLKrW1PHLxPOxjlgxxqqQc1h3LTycsoSqVRLYeFRvV031D1fRgNwrss&#10;P8Zn/TDtn77qbv84+4td7xHPz5a7WxCeFv8XhiN+QIciMJV2ZO1Eh7BKN5sQRUiuQRz9OE6uQJQI&#10;aZKCLHL5/0HxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC+/qm9zAgAAAwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHc21A3gAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAAzQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3FD82818" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                    <w:p w14:paraId="7AA243BC" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่สอง</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">เฉิงตู - เมืองอู่หลง - อุทยานเขานางฟ้า+นั่งรถไฟเล็กนำเที่ยว                                                                                </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827BA" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="005749D8" w:rsidP="00D4020C">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+    <w:p w14:paraId="1468BC1C" w14:textId="1EEEE439" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11052F2E" w14:textId="5A9D2AF2" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เช้า</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827BC" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="0EEFA33F" w14:textId="473DC4DA" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">นำท่านเดินทางสู่ </w:t>
       </w:r>
-      <w:sdt>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เมืองอู่หลง (Wulong - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>武隆</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> ดินแดนที่ธรรมชาติสร้างสรรค์ได้อย่างอัศจรรย์ใจ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827BD" w14:textId="77777777" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="74BCA525" w14:textId="77777777" w:rsidR="00F77384" w:rsidRDefault="00E818A0" w:rsidP="00F77384">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">จนได้รับการขึ้นทะเบียนเป็นมรดกโลกทางธรรมชาติ และกลายเป็นฉากหลังของภาพยนตร์ระดับโลกหลายเรื่อง อู่หลงเป็นเขตท่องเที่ยวทางธรรมชาติที่ตั้งอยู่ทางตะวันออกเฉียงใต้ของนครฉงชิ่ง โดดเด่นด้วยภูมิประเทศแบบ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>คาร์สต์ (Karst)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> หรือหลุมยุบขนาดใหญ่และสะพานหินธรรมชาติที่ทรงพลังที่สุดแห่งหนึ่งในโลก</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827BE" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="010C8D28" w14:textId="04187C7F" w:rsidR="00135C9C" w:rsidRPr="00F77384" w:rsidRDefault="00E818A0" w:rsidP="00F77384">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เที่ยง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4628A00A" w14:textId="77777777" w:rsidR="007C2AFF" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    <w:p w14:paraId="7F4633C5" w14:textId="6136999A" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00F77384">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บ่าย</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">นำท่านชม </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t xml:space="preserve">อุทยานแห่งชาติเขานางฟ้า (Fairy Mountain National Forest Park, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>仙女山国家森林公园</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
-        <w:t>ตามตำนานท้องถิ่นเล่าว่า ในอดีตมีนางฟ้าองค์หนึ่งจากสวรรค์แอบมองลงมายังโลกมนุษย์และตกหลุมรัก</w:t>
-[...4 lines deleted...]
-          <w:cs/>
+        <w:t>ตามตำนานท้องถิ่นเล่าว่า ในอดีตมีนางฟ้าองค์หนึ่งจากสวรรค์แอบมองลงมายังโลกมนุษย์และตกหลุมรัก ความงามของขุนเขาและทุ่งหญ้าแห่งนี้ จนตัดสินใจลงมาพำนักอยู่และไม่กลับขึ้นสวรรค์อีกเลย ชาวบ้านจึงขนานนาม ยอดเขาแห่งนี้ว่า "เซียนหนวี่ซาน" (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>仙女山</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) ซึ่งแปลตรงตัวว่า ภูเขานางฟ้า นั่นเอง ในเชิงภูมิศาสตร์ เขานางฟ้าตั้งอยู่ บนระดับความสูงเฉลี่ย 2,033 เมตร เหนือระดับน้ำทะเล มีพื้นที่ครอบคลุมกว่า 100 ตารางกิโลเมตร ประกอบด้วย ป่าไม้หนาทึบและทุ่งหญ้าอัลไพน์ (Alpine Meadow) ขนาดใหญ่ ซึ่งหาได้ยากยิ่งในภูมิภาคจีนตอนใต้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DE8524" w14:textId="77777777" w:rsidR="007C2AFF" w:rsidRDefault="007C2AFF" w:rsidP="00D4020C">
-[...210 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="1761FBDA" w14:textId="31889E88" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>พิเศษ…นำท่านนั่งรถไฟเล็กนำเที่ยว จุดที่น่าสนใจและมีชื่อเสียงในอุทยาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827C0" w14:textId="7475F944" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+    <w:p w14:paraId="250797A3" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ค่ำ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
         <w:t>บริการอาหารค่ำ ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827C1" w14:textId="13EB6860" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+    <w:p w14:paraId="2F511FF5" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>DA WEI YING HOTEL ระดับ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827C2" w14:textId="5B93ADF8" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="5643C861" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016B0AEE" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028F1033" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456D2FCC" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019D2188" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041C0021" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD82801" wp14:editId="39F3D6BB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6E5A211E" wp14:editId="12B56254">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-452437</wp:posOffset>
+                  <wp:posOffset>-457198</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>39776</wp:posOffset>
+                  <wp:posOffset>35013</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7543800" cy="553849"/>
+                <wp:extent cx="7553325" cy="563374"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2132802495" name="สี่เหลี่ยมผืนผ้า 2132802495"/>
+                <wp:docPr id="2132802506" name="สี่เหลี่ยมผืนผ้า 2132802506"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="1593150" y="3601650"/>
+                          <a:off x="1593150" y="3512700"/>
                           <a:ext cx="7505700" cy="534600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FD82819" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                          <w:p w14:paraId="257AEE45" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่สาม</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>อุทยานหลุมฟ้าสะพานสวรรค์ ครบทุกไฮไลท์ (ลิฟท์แก้ว, สะพานหิน, โรงเตี้ยมโบราณ และระเบียงแก้ว) - ฉงชิ่ง - จุดชมวิวรถไฟฟ้าทะลุตึก - หงหยาตง</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3FD82801" id="สี่เหลี่ยมผืนผ้า 2132802495" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-35.6pt;margin-top:3.15pt;width:594pt;height:43.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcyUjFcQIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5LsyIsQOUi9FAWC&#10;NGjSDxhTlESAIlmS3v6+Q0qx3eZQoKgP9CP5Zvhm0939sZNkz60TWpU0u0kp4YrpSqimpD9eN59m&#10;lDgPqgKpFS/piTt6v/j44e5gCj7SrZYVtwSdKFccTElb702RJI61vAN3ow1XeFlr24HHrW2SysIB&#10;vXcyGaXpJDloWxmrGXcOT1f9JV1E/3XNmf9W1457IkuK2nxcbVy3YU0Wd1A0Fkwr2CAD/kFFB0Lh&#10;o2dXK/BAdla8c9UJZrXTtb9hukt0XQvGYwwYTZb+Ec1LC4bHWDA5zpzT5P6fW/a0fzHPFtNwMK5w&#10;CEMUx9p24R/1kSOWNZ+PsxzTdyrpeJJmE8QxcfzoCUPCNE/zaYoEhox8fDtBjITk4slY579w3ZEA&#10;SmqxMDFfsH90vqe+UYY0VhshZcQOKT0gRmPsabR0ttkupSV7wNKuNuuHzefhzcZds7M0/N6bTNbz&#10;5Xp6ZYJqm7enDPiWhKWkTFgmQxWgqFHRq/6O2kM75dFvaKkBYVsNCFurR0Nk6CjYeyF5sO5PsevO&#10;MUpFDiWd56Mccwg4B7UEj7AzVUmdanr5WoqzxW/hj5fT2Wo2xOKuaSGpK3Btn6Z4FWhQWL1TVUQt&#10;h2qtKuJPBgdU4ZjSIMZ1lEiOQ40g8jwI+XceZlEqLP2lnQLyx+2RCIxlFHyFk62uTs+WOMM2AjU+&#10;gvPPYHH2Mnwd5xHf/bkDi1rkV4VFn2e3ITk+bm77brPXN9vrG1Cs1VgP5i0l/Wbpcd/3gdIPO69r&#10;EQtxETOoxkmLrTt8FcIoX+8j6/LtWvwCAAD//wMAUEsDBBQABgAIAAAAIQAGpNuH4QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOukFQFCNhVCqsoBkGh7gJsTL0kgXkex&#10;88Pb457gOJrRzDfZZjatGKl3jWWEeBmBIC6tbrhCOB62i1sQzivWqrVMCD/kYJOfn2Uq1XbiNxr3&#10;vhKhhF2qEGrvu1RKV9ZklFvajjh4n7Y3ygfZV1L3agrlppWrKEqkUQ2HhVp19FhT+b0fDMK7LD6G&#10;V/007l6+qnb3PPmrbecRLy/mh3sQnmb/F4YTfkCHPDAVdmDtRIuwuIlXIYqQrEGc/DhOwpcC4W59&#10;DTLP5P8H+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXMlIxXECAAADBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABqTbh+EAAAAJAQAADwAA&#10;AAAAAAAAAAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="6E5A211E" id="สี่เหลี่ยมผืนผ้า 2132802506" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-36pt;margin-top:2.75pt;width:594.75pt;height:44.35pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBY3rMicQIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XpIAWSAirLZcqkqr&#10;FnW3HzA4DrHk2K5tbn/fsZMC7T5UqsqDGdtnxmfOzGT+eG4lOXLrhFYlzQYpJVwxXQm1L+n3182H&#10;KSXOg6pAasVLeuGOPi7ev5ufTMGHutGy4pZgEOWKkylp470pksSxhrfgBtpwhZe1ti143Np9Ulk4&#10;YfRWJsM0fUhO2lbGasadw9NVd0kXMX5dc+a/1rXjnsiSIjcfVxvXXViTxRyKvQXTCNbTgH9g0YJQ&#10;+Og11Ao8kIMVb0K1glntdO0HTLeJrmvBeMwBs8nSP7J5acDwmAuK48xVJvf/wrIvxxeztSjDybjC&#10;oRmyONe2Df/Ij5yxrPlslOUo36WkozwbTtJeOH72hCFgkqd5OCQMEflo/NABklskY53/xHVLglFS&#10;i4WJesHx2Xl8HaG/IL2M1UZIGW2HkM4gRmPuafR0dr9bSkuOgKVdbdZPm4+hmhho7+7RWRp+b10e&#10;1rPlenLnEj37pwz4hoSlpExYJkMVoKiR0av+htxDO+Uxbmip3sK26i1src7qM8NAwd8LyYN3T9PC&#10;NUepyKmks3yYo4aAc1BL8Gi2piqpU/uOvpbi6vFb+qPlZLqa9rm4e1gQdQWu6WSKVwEGhdUHVUWr&#10;4VCtVUX8xeCAKhxTGsi4lhLJcajRiDgPQv4dhypKhWW4tVOw/Hl3JgJzGYZY4WSnq8vWEmfYRiDH&#10;Z3B+CxZnL8PXcR7x3R8HsMhFflZY9Fk2DuL4uBl33Wbvb3b3N6BYo7EezFtKus3S477rA6WfDl7X&#10;IhbiRqZnjZPWtVH3VQijfL+PqNu3a/ETAAD//wMAUEsDBBQABgAIAAAAIQC7oupy4QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOskorSEbCqEVJUDIFF6gJsTmyQQr6N4&#10;88Pb457gNqtZzXyTbWfbitH0vnGEEC8jEIZKpxuqEI5vu8UGhGdFWrWODMKP8bDNz88ylWo30asZ&#10;D1yJEEI+VQg1c5dK6cvaWOWXrjMUvE/XW8Xh7CupezWFcNvKJIpupFUNhYZadeahNuX3YbAI77L4&#10;GF7047h//qra/dPEV7uOES8v5vs7EGxm/nuGE35AhzwwFW4g7UWLsFgnYQsjrFYgTn4cr4MqEG6v&#10;E5B5Jv8vyH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWN6zInECAAADBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAu6LqcuEAAAAJAQAADwAA&#10;AAAAAAAAAAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3FD82819" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                    <w:p w14:paraId="257AEE45" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่สาม</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>อุทยานหลุมฟ้าสะพานสวรรค์ ครบทุกไฮไลท์ (ลิฟท์แก้ว, สะพานหิน, โรงเตี้ยมโบราณ และระเบียงแก้ว) - ฉงชิ่ง - จุดชมวิวรถไฟฟ้าทะลุตึก - หงหยาตง</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827C3" w14:textId="49140C16" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="005749D8" w:rsidP="00D4020C">
+    <w:p w14:paraId="413D9B6D" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738074BA" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220AF324" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เช้า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191E7164" w14:textId="654DB389" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00F77384" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37FACDF3" wp14:editId="6C5080C5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5389EFAE" wp14:editId="7FF39807">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-190500</wp:posOffset>
+              <wp:posOffset>-199390</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>6086475</wp:posOffset>
+              <wp:posOffset>6417945</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7115175" cy="3245485"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...11 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802508" name="image12.jpg" descr="รูปภาพประกอบด้วย น้ำตก, ธรรมชาติ, น้ำ, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2116216754" name="รูปภาพ 8" descr="รูปภาพประกอบด้วย น้ำตก, ธรรมชาติ, น้ำ, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image12.jpg" descr="รูปภาพประกอบด้วย น้ำตก, ธรรมชาติ, น้ำ, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7115175" cy="3245485"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7DD59C3E" wp14:editId="36D00CFB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>2879090</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7134225" cy="3400425"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802512" name="image2.jpg" descr="A collage of different pictures of a mountain&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image2.jpg" descr="A collage of different pictures of a mountain&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:srcRect l="1176" t="4438" r="915" b="2350"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7134225" cy="3400425"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>อุทยานหลุมฟ้า สะพานสวรรค์ (Wulong Tiankeng Three Natural Bridges,</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>天生三桥</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">มรดกโลก (UNESCO World Heritage) ที่รวบรวมความยิ่งใหญ่ ความลึกลับ และประวัติศาสตร์ไว้ในที่เดียว อุทยานแห่งนี้เป็นส่วนหนึ่งของ </w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wulong Karst</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เกิดจากการยุบตัวของเปลือกโลกและการกัดเซาะของน้ำใต้ดินมานาน หลายล้านปี จนเกิดเป็นหลุมยุบขนาดมหึมา (Tiankeng) 2 หลุม และมีสะพานหินปูนธรรมชาติ 3 แห่งเชื่อมต่อกัน ซึ่งถือเป็นกลุ่มสะพานธรรมชาติที่ใหญ่ที่สุดในเอเชียตะวันออกเฉียงใต้ นอกจากความสำคัญทางธรณีวิทยาแล้ว </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF0BD7B" w14:textId="3F4AA097" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A1DB59" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D935FD" w14:textId="77777777" w:rsidR="001D4FB9" w:rsidRDefault="001D4FB9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464F435F" w14:textId="77777777" w:rsidR="00E818A0" w:rsidRPr="00E818A0" w:rsidRDefault="00E818A0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077E61E1" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ที่นี่ยังมีความสำคัญทางประวัติศาสตร์ในฐานะเส้นทางยุทธศาสตร์โบราณ โดยเป็นที่ตั้งของสถานีขนส่งข่าวสาร มาตั้งแต่สมัยราชวงศ์ถัง นำท่านชมจุดที่น่าสนใจและมีชื่อเสียงได้แก่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167D99C1" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ลิฟต์แก้วริมหน้าผา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Outdoor Glass Elevator) นำท่านการลงลิฟต์แก้วที่มีความสูงกว่า 80 เมตร คุณ จะได้เห็นภาพมุมกว้างของหุบเขาที่ค่อยๆ ลึกลงไป เป็นการเปิดตัวที่ตื่นเต้นและสวยงามมากครับ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B80509C" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- เส้นทางเดิน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“หุบเขาใต้สะพานสวรรค์”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เดินลงไปในหุบเขาลึก สะพานหินธรรมชาติที่เป็นหัวใจของอุทยานและ สัมผัสความยิ่งใหญ่แบบใกล้ชิด  หลุมยุบระดับมหึมาระหว่างสะพานจะมี หลุมฟ้า หลุมยุบขนาดใหญ่ เช่น Qinglong </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>Tiankeng และ Shenying Tiankeng ซึ่งเป็นองค์ประกอบเด่นของระบบคาสต์อู่หลง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A16629" w14:textId="2615416C" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>โรงเตี๊ยมโบราณ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tianfu Official Post,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>天福官驿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) ฉากถ่ายทำภาพยนตร์ระดับโลกนี่คือจุดที่สวยและมี ชื่อเสียงที่สุดในอุทยานเป็นอาคารไม้สถาปัตยกรรมแบบจีนโบราณที่ตั้งอยู่อย่างโดดเดี่ยวที่ก้นหลุมยุบ เดิมเป็น สถานีส่งสารในสมัยราชวงศ์ถัง และต่อมาถูกบูรณะเพื่อใช้เป็นฉากสำคัญในภาพยนตร์เรื่อง "Curse of the Golden Flower" ของผู้กำกับจางอี้โหมว</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED9058B" w14:textId="67DD0DF9" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ระเบียงแก้วอู่หลง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>(Wulong Glass Lookout ,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>武隆天生三桥玻璃眺望台</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) เส้นทางชมวิวที่สร้างเป็น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “พื้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B66662" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2768C093" wp14:editId="235F43B0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-295910</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>4586605</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7086600" cy="3124200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802517" name="image1.jpg" descr="A person's feet standing on a glass surface&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.jpg" descr="A person's feet standing on a glass surface&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7086600" cy="3124200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">กระจก” ยื่นออกมาจากหน้าผาประมาณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11 เมตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และกว้างถึง 26 เมตร ใช้กระจกนิรภัยหนาพิเศษ 3 ชั้น ซึ่งมีความ แข็งแรงสูงมาก ถือเป็นหนึ่งในระเบียงแก้วที่กว้างที่สุดในโลก ชมวิวพาโนราม่าของ "หลุมฟ้า"จากจุดนี้ คุณจะสามารถ มองเห็น </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>สะพานมังกรฟ้า (Tianlong Bridge)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>โรงเตี๊ยมโบราณ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่อยู่ด้านล่างได้อย่างชัดเจน ภาพที่เห็นจะทำให้ คุณเข้าใจถึงคำว่า "หลุมยุบ" อย่างแท้จริง เพราะคุณจะเห็นขอบของหุบเขาที่ตัดตรงลงไปเบื้องล่าง ด้วยพื้นกระจก ที่ใสสะอาดจนแทบมองไม่เห็นกระจก ทำให้ความรู้สึกขณะก้าวเดินเหมือนคุณกำลังลอยอยู่กลางอากาศ เหนือหุบเขา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E82A2FB" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">บริการอาหารกลางวัน ณ ภัตตาคาร </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B347CE" w14:textId="05ED86F1" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านเดินทางสู่ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>เมืองฉงชิ่ง (Chongqing,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>重庆</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ฉงชิ่งเป็นเมืองเก่าแก่ที่มีประวัติยาวนานมากกว่า 3,000 ปี เคยเป็นศูนย์กลางของรัฐโบราณชื่อ “ปา” (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>巴国</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) จึงมีวัฒนธรรมเฉพาะตัวเรียกว่า วัฒนธรรมปา-อวี่ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>巴渝文化</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ต่อมาในยุคสมัยใหม่ ฉงชิ่งมีบทบาทสำคัญมากในช่วงสงครามโลกครั้งที่ 2 โดยเคยเป็น เมืองหลวงชั่วคราวของ จีน (ช่วงรัฐบาลก๊กมินตั๋งย้ายจากหนานจิงมาอยู่ฉงชิ่ง) ทำให้เมืองนี้เต็มไปด้วยประวัติศาสตร์สงคราม อุโมงค์หลบภัย และสถาปัตยกรรมยุคสาธารณรัฐ ปัจจุบัน ฉงชิ่งมีสถานะเป็น “นครขึ้นตรงส่วนกลาง” (Municipality) เทียบเท่าปักกิ่ง เซี่ยงไฮ้ เทียนจิน และเป็นเมืองยุทธศาสตร์สำคัญของจีนตะวันตก ใช้เวลาเดินทางประมาณ 3 ชั่วโมง </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD694C2" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F15B808" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F41F7C7" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CB6437" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D03A12" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70507ED5" w14:textId="2CCB7FAF" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จากนั้นนำท่านสู่ ลานชมวิวมุมกว้าง </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>รถไฟฟ้าวิ่งทะลุตึก สถานี Liziba (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>李子</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>坝站</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">หนึ่งในจุดเช็คอินที่มหัศจรรย์ที่สุด ในนครฉงชิ่ง ที่สะท้อนถึงการออกแบบผังเมืองอันชาญฉลาดในพื้นที่มีจำกัด จุดพิเศษคือ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ตัวสถานีถูกออกแบบให้อยู่ ในตัวอาคาร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ลักษณะเหมือนรถไฟ “ทะลุตึก” ทำให้ผู้คนตะลึงตั้งแต่ครั้งแรกที่เห็น ฉงชิ่งเป็นเมืองที่มีภูมิประเทศ ซับซ้อนมาก เมืองตั้งอยู่บน ภูเขา + หน้าผา + แม่น้ำถนนมีหลายระดับซ้อนชั้นเหมือนเขาวงกตที่ดิน ในเมืองจำกัด และมีชุมชนหนาแน่น ดังนั้นเวลาสร้างระบบรถไฟฟ้าในเมือง จึงไม่สามารถทำแบบเมืองเรียบ ๆ อย่างปักกิ่งหรือเซี่ยงไฮ้ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1EA2DB" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ได้วิศวกรจึงเลือก การสร้าง รถไฟฟ้าโมโนเรล ซึ่งเหมาะกับภูมิประเทศภูเขา และประหยัดพื้นที่มากกว่า สำหรับ สถานี Liziba จุดนี้มีอาคาร ที่อยู่อาศัยตั้งอยู่เดิม และพื้นที่รอบ ๆ ไม่สามารถขยายสถานีแบบปกติได้ จึงเกิดแนวคิดออกแบบ ให้ รถไฟวิ่งเข้ามาที่ “ชั้นกลางของอาคาร” ชั้นอื่นของอาคารยังเป็นพื้นที่อยู่อาศัย/สำนักงานได้ ลดการเวนคืนที่ดินและ ทำลายชุมชนเดิม นี่จึงกลายเป็นหนึ่งในโครงการที่สะท้อนความคิดแบบ “เมืองกับระบบขนส่งต้องอยู่ร่วมกัน” ได้อย่างชัดเจน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415A9C53" w14:textId="14D65C7F" w:rsidR="00135C9C" w:rsidRDefault="001D4FB9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7D1579C5" wp14:editId="4C9E18B8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>180975</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>3562350</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7143750" cy="3181350"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802516" name="image14.jpg" descr="A collage of buildings and a train&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image14.jpg" descr="A collage of buildings and a train&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:srcRect l="2293" t="7462" r="2255" b="4708"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7143750" cy="3181350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...76 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FF87BAE" wp14:editId="36270532">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2AB67E3E" wp14:editId="72F3E288">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>-300990</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>371475</wp:posOffset>
+              <wp:posOffset>6320155</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7134225" cy="3400425"/>
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:extent cx="7305675" cy="3267075"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802509" name="image5.jpg" descr="A collage of buildings at night&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="A collage of different pictures of a mountain&#10;&#10;AI-generated content may be incorrect."/>
-[...599 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image5.jpg" descr="A collage of buildings at night&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
-[...787 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId18"/>
                     <a:srcRect l="1004" t="2871" r="1108" b="3272"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7305675" cy="3267075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...7 lines deleted...]
-                    </a:extLst>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ค่ำ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">บริการอาหารค่ำ ณ ภัตตาคาร เมนูพิเศษ…สุกี้ฉงชิ่ง </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2C0427" w14:textId="4B526383" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA82A81" w14:textId="62F4A30B" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017364A5" w14:textId="7F1975AB" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E8AFE2" w14:textId="06303938" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>หงหยาตง (Hongyadong,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>洪崖洞</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>แลนด์มาร์กแสงไฟแห่งฉงชิ่ง “โลกแฟนตาซีริมแม่น้ำ” ถ้าพูดถึงสถานที่ที่ทำให้คนทั่วโลกตกหลุมรักที่นี่คืออาคารริมแม่น้ำสุดอลังการที่สูงหลายชั้น สร้างในสไตล์จีนโบราณ แบบเรือนไม้ยกเสาสูงริมหน้าผา เปิดไฟตอนกลางคืนแล้วสวยเหมือนฉากในโลกแฟนตาซี ช่วงเวลาที่สวยที่สุดเมื่อ พระอาทิตย์ตกดิน อาคารทั้งหลังจะเปิดไฟสีทองสว่างไสวสะท้อนกับแม่น้ำเจียหลิง กลายเป็น "ปราสาททองคำ"ที่ดู อลังการและลึกลับในเวลาเดียวกัน ให้ท่านได้อิสระเก็บภาพความประทับใจ หรือเลือกเดินชมร้านอาหารท้องถิ่น หม้อไฟจิ๋วและขนมพื้นเมืองนานาชนิด ตามอัธยาศัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B055CE" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>OPTION : ล่องเรือชมวิวเมืองฉงชิ่งยามค่ำคืน</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ราคาท่านละ 300 หยวน/ท่าน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827D1" w14:textId="4F802A2C" w:rsidR="005749D8" w:rsidRDefault="008B3C3B" w:rsidP="00D4020C">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="4ED8A9EF" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>ที่พัก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>HOLIDAY INN EXPRESS HOTEL ระดับ 4* หรือเทียบเท่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD82803" wp14:editId="02DEC1B0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2126E255" wp14:editId="6BC59884">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:align>left</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-461961</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3623945</wp:posOffset>
+                  <wp:posOffset>218758</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7505700" cy="325120"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="17780"/>
+                <wp:extent cx="7515225" cy="334645"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2132802494" name="สี่เหลี่ยมผืนผ้า 2132802494"/>
+                <wp:docPr id="2132802503" name="สี่เหลี่ยมผืนผ้า 2132802503"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="1593150" y="3617440"/>
                           <a:ext cx="7505700" cy="325120"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FD8281A" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                          <w:p w14:paraId="20E372E7" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่สี่</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">ฉงชิ่ง - เล่อซาน - พระใหญ่เล่อซาน - หงหยา                                                                                       </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3FD82803" id="สี่เหลี่ยมผืนผ้า 2132802494" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:285.35pt;width:591pt;height:25.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaBjhUZwIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJmiY14hRdLsOA&#10;YivW7gMYWY4FyJImKre/HyV7SbY+DBiWB4USb4eHpGcPx1azvfSorCn54CbnTBphK2W2Jf/+uv4w&#10;5QwDmAq0NbLkJ4n8Yf7+3ezgCjm0jdWV9IyCGCwOruRNCK7IMhSNbAFvrJOGlLX1LQS6+m1WeThQ&#10;9FZnwzy/yw7WV85bIRHpddkp+TzFr2spwte6RhmYLjlhC+n06dzEM5vPoNh6cI0SPQz4BxQtKENJ&#10;z6GWEIDtvHoTqlXCW7R1uBG2zWxdKyFTDVTNIP+jmpcGnEy1EDnozjTh/wsrvuxf3LMnGg4OCyQx&#10;VnGsfRv/CR87JrJOZ7LkMTBBj5NxPp7kxKkg3Wg4HgwTm9nF23kMn6RtWRRK7qkZiSPYP2GgjGT6&#10;y6SnrlorrZOMZNIJzFmqN0+e6LebhfZsD9TO5Xr1uP4YO0iBtnhtPcjj763L3ep+sZpcuSTPPpWD&#10;0LB4lFwoL3RkHoqaEL3ab4Q9jtA4xY1j1Es0Sr1E49RJfWUUKPoHpWX07mF6ONeoDTuU/H48HBOH&#10;QLNfawgktq4qOZptB99qdfb4rfzRYjJdTvta8NoskroEbDqakiqaQeHtzlRJaiRUK1OxcHK0lIZW&#10;k0cw2HKmJS0yCckugNJ/tyMWtaE2XEYoSuG4OTJFtYxirPiysdXp2TN0Yq0I4xNgeAZP+zag7LSD&#10;lPfHDjxh0Z8NNf1+cBvJCely202bv9ZsrjVgRGOpHyJ4zrrLItC9mwNjH3fB1io14gKmR03b1Y1R&#10;9yWI63t9T1aX79X8JwAAAP//AwBQSwMEFAAGAAgAAAAhAMeGO5rhAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdRKJtoRsKoRUlQNUovRQbk68JIHYjuLND2+Pe4Lj7Kxm&#10;vsk2s2nFSL1vnEWIFxEIsqXTja0Qju/b2zUIz8pq1TpLCD/kYZNfXmQq1W6ybzQeuBIhxPpUIdTM&#10;XSqlL2syyi9cRzZ4n643ioPsK6l7NYVw08okipbSqMaGhlp19FRT+X0YDMJJFh/DXj+Pu9evqt29&#10;THyz7Rjx+mp+fADBNPPfM5zxAzrkgalwg9VetAhhCCPcraIViLMdr5NwKhCWSXwPMs/k/wX5LwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaBjhUZwIAAPcEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHhjua4QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AMEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="2126E255" id="สี่เหลี่ยมผืนผ้า 2132802503" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-36.35pt;margin-top:17.25pt;width:591.75pt;height:26.35pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6zOYScgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7aTeJNYcVbbXKpK&#10;qzbqbj9ggnGMhIECuf19B+wmafehUlU/4MGcGc6cmfH88dxKcuTWCa1Kmg1SSrhiuhJqX9Lvr5sP&#10;U0qcB1WB1IqX9MIdfVy8fzc/mYIPdaNlxS3BIMoVJ1PSxntTJIljDW/BDbThCg9rbVvwuLX7pLJw&#10;wuitTIZp+pCctK2M1Yw7h19X3SFdxPh1zZn/WteOeyJLitx8XG1cd2FNFnMo9hZMI1hPA/6BRQtC&#10;4aXXUCvwQA5WvAnVCma107UfMN0muq4F4zEHzCZL/8jmpQHDYy4ojjNXmdz/C8u+HF/M1qIMJ+MK&#10;h2bI4lzbNryRHzljWfPZKMtRvktJRw/ZZDzuheNnTxgCJnmaT1IEsIAY5tkwApJbJGOd/8R1S4JR&#10;UouFiXrB8dl5vB2hvyC9jNVGSBlth5DOIEZj7mn0dHa/W0pLjoClXW3WT5uPoZoYaO/u0Vkanrcu&#10;D+vZcj25c4me/VUGfEPCUlImLJOhClDUyOhVf0PuoZ3yGDe0VG9hW/UWtlZn9ZlhoODvheTBu6dp&#10;4ZqjVORU0lk+zFFDwDmoJXg0W1OV1Kl9R19LcfX4Lf3RcjJdTftc3D0siLoC13QyxaMAg8Lqg6qi&#10;1XCo1qoi/mJwQBWOKQ1kXEuJ5DjUaEScByH/jkMVpcIy3NopWP68OxOBuYxCrPBlp6vL1hJn2EYg&#10;x2dwfgsWZy/D23Ee8d4fB7DIRX5WWPRZNg7i+LgZd91m70929yegWKOxHsxbSrrN0uO+6wOlnw5e&#10;1yIW4kamZ42T1rVR91cIo3y/j6jbv2vxEwAA//8DAFBLAwQUAAYACAAAACEAM2CkM+EAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrJDxShUwqhFSVBSBRWMDOiYckEI+j&#10;2Hnw97grWI7m6N5z8+1iOjHR4FrLCPE6AkFcWd1yjfD2ulttQDivWKvOMiH8kINtcXqSq0zbmV9o&#10;OvhahBB2mUJovO8zKV3VkFFubXvi8Pu0g1E+nEMt9aDmEG46mUTRjTSq5dDQqJ7uG6q+D6NBeJfl&#10;x/isH6b901fd7R9nf7HrPeL52XJ3C8LT4v9gOOoHdSiCU2lH1k50CKs0SQOKcHl1DeIIxHEUxpQI&#10;mzQBWeTy/4TiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPrM5hJyAgAAAwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADNgpDPhAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3FD8281A" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                    <w:p w14:paraId="20E372E7" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่สี่</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">ฉงชิ่ง - เล่อซาน - พระใหญ่เล่อซาน - หงหยา                                                                                       </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...13 lines deleted...]
-          <w:color w:val="0000FF"/>
+    </w:p>
+    <w:p w14:paraId="68FC1774" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1CB0FB" w14:textId="5B9D2D93" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BE5FFB" w14:textId="1DA1A38B" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เช้า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...4 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
-        <w:t>HOLIDAY INN EXPRESS HOTEL ระดับ 4* หรือเทียบเท่า</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47CF7CC6" w14:textId="4A94F4CD" w:rsidR="007C2AFF" w:rsidRDefault="007C2AFF" w:rsidP="00D4020C">
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0774EF03" w14:textId="057F13B3" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6058A702" w14:textId="2974F297" w:rsidR="007C2AFF" w:rsidRDefault="007C2AFF" w:rsidP="00D4020C">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านเดินทางสู่ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เมืองเล่อซาน (Leshan - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft JhengHei" w:eastAsia="Microsoft JhengHei" w:hAnsi="Microsoft JhengHei" w:cs="Microsoft JhengHei" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>乐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="___WRD_EMBED_SUB_41" w:eastAsia="___WRD_EMBED_SUB_41" w:hAnsi="___WRD_EMBED_SUB_41" w:cs="___WRD_EMBED_SUB_41" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>山</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เมืองเล่อซานมีประวัติศาสตร์ยาวนานกว่า 2,000 ปี ตั้งอยู่ตรงจุดบรรจบของแม่น้ำ 3 สาย คือ แม่น้ำหมินเจียง (Min River), แม่น้ำต้าตู้ (Dadu River) และแม่น้ำชิงอี (Qingyi River)ในสมัยราชวงศ์ถัง (ค.ศ. 713) กระแสน้ำบริเวณนี้เชี่ยวกรากและเป็นอันตรายต่อชาวเรืออย่างมาก หลวงพ่อไห่ทง (Hai Tong) พระเถระผู้มีจิตเมตตาจึงริเริ่มแกะสลักพระพุทธรูปขนาดมหึมาบนหน้าผาหินทรายสีแดง โดยหวังว่าความบารมีของพระพุทธเจ้าจะช่วยคุ้มครองชาวเรือ และเศษหินจากการแกะสลักที่ตกลงสู่ก้นแม่น้ำ จะช่วย ลดความเร็วของกระแสน้ำได้การก่อสร้างกินเวลายาวนานถึง 90 ปี ผ่านอุปสรรคมากมายจนมาสำเร็จเสร็จสิ้น ในสมัย ของเจ้าเมืองเหวยเกาโดยได้รับการดูแลต่อจนกลายเป็นพระพุทธรูปหินแกะสลักที่ใหญ่ที่สุดในโลกมาจนถึงปัจจุบัน ใช้เวลาเดินทางประมาณ 3 ชั่วโมง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C01FCDD" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3FD827D4" w14:textId="30FD0867" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">บริการอาหารกลางวัน ณ ภัตตาคาร </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634E7BA8" w14:textId="71A5719D" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...18 lines deleted...]
-          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="160BA98A" w14:textId="52AF91D8" w:rsidR="00242F8F" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+        <w:t>นำท่านล่องเรือ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>พระใหญ่เล่อซาน (Leshan Giant Buddha,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>乐山大佛</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>คือแลนด์มาร์กระดับ ตำนานที่คนทั่วโลกอยากไปเห็นด้วยตาตัวเอง องค์พระเป็น พระศรีอริยเมตไตรย (Maitreya Buddha) แกะสลักจาก หน้าผาหินริมแม่น้ำ สูงถึง 71 เมตร และถือว่าเป็น พระพุทธรูปหินแกะสลักที่สูงและใหญ่ที่สุดในโลก สร้างขึ้นตั้งแต่สมัย ราชวงศ์ถังและยืนหยัดมากว่า 1,200 ปี โดยองค์พระตั้งตระหง่านอยู่บนหน้าผา หลิงอวิ๋นซาน (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>凌云山</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) มองลงไปยัง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028FC029" w14:textId="7AAEFFCF" w:rsidR="00096CFF" w:rsidRDefault="001D4FB9" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:lang w:val="en-US"/>
-[...176 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
-          <w:color w:val="222222"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6284AF94" wp14:editId="74845E90">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1678DE4A" wp14:editId="5C62AFDE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-171450</wp:posOffset>
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>381000</wp:posOffset>
+              <wp:posOffset>6539230</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7143750" cy="3381375"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:wrapTight wrapText="bothSides">
-[...11 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802513" name="image10.jpg" descr="A collage of stone statues&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 13" descr="A collage of stone statues&#10;&#10;AI-generated content may be incorrect."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image10.jpg" descr="A collage of stone statues&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...6 lines deleted...]
-                    </a:blip>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
                     <a:srcRect l="1147" t="6027" r="1538" b="7003"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7143750" cy="3381375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...7 lines deleted...]
-                    </a:extLst>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidR="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จุดบรรจบของแม่น้ำสำคัญ ทำให้ที่นี่ทั้งศักดิ์สิทธิ์และเป็นชัยภูมิที่มีพลังมาก จากนั้นนำท่านเดินทางสู่ </w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+        </w:rPr>
+        <w:t>เขตหงหยา (Hongya County,</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+        </w:rPr>
+        <w:t>洪雅縣</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...12 lines deleted...]
-          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
-[...86 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+      <w:r w:rsidR="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ในเมืองเหมยซาน มณฑลเสฉวน เป็นสถานที่ที่ธรรมชาติรังสรรค์ไว้อย่างสมบูรณ์แบบ ด้วยภูมิประเทศที่ประกอบด้วย </w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>"เจ็ดส่วนภูเขา สองส่วนน้ำ และหนึ่งส่วนพื้นที่ราบ"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D4020C">
+      <w:r w:rsidR="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ทำให้ที่นี่มีอากาศบริสุทธิ์และ</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
-[...6 lines deleted...]
-    <w:p w14:paraId="3FD827D8" w14:textId="09E73673" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00890211" w:rsidP="00D4020C">
+    </w:p>
+    <w:p w14:paraId="22AF4E85" w14:textId="5C711E94" w:rsidR="00096CFF" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+    </w:p>
+    <w:p w14:paraId="2D7E3ADC" w14:textId="2A2863A7" w:rsidR="00096CFF" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EDCB14" w14:textId="70EAFA1D" w:rsidR="00096CFF" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EABFE9" w14:textId="0F3C62DC" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ทิวทัศน์ที่หลากหลายมอบประสบการณ์การท่องเที่ยวที่ผสมผสานระหว่างความมหัศจรรย์ทางธรณีวิทยาประวัติศาสตร์</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>โบราณ และการพักผ่อนเพื่อสุขภาพอย่างแท้จริง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7197FC20" w14:textId="61295039" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>ค่ำ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารค่ำ ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827D9" w14:textId="12717944" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="00D4020C" w:rsidP="00D4020C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="6EB03E33" w14:textId="3ECD6646" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ที่พัก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>SHANG SAI HOTEL ระดับ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>4* หรือเทียบเท่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD82805" wp14:editId="60BACA9B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="017B1D93" wp14:editId="6B2A4A9F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-4761</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>236855</wp:posOffset>
+                  <wp:posOffset>232092</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7505700" cy="542925"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:extent cx="7515225" cy="552450"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2132802491" name="สี่เหลี่ยมผืนผ้า 2132802491"/>
+                <wp:docPr id="2132802504" name="สี่เหลี่ยมผืนผ้า 2132802504"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="0" y="0"/>
+                          <a:off x="1593150" y="3508538"/>
                           <a:ext cx="7505700" cy="542925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FD8281B" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                          <w:p w14:paraId="4CF9E466" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่ห้า</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
@@ -4680,64 +5511,61 @@
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ตงเจียวจี้อี - </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ตึกแฝดเทียนฟู่ - ชมแสงสี The Tower of Life ห้าง SKP                                                                                                          </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3FD82805" id="สี่เหลี่ยมผืนผ้า 2132802491" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:18.65pt;width:591pt;height:42.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVSYRQZQIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/s0lLs22jpqulF4S0&#10;gopdPmDqOIklxza2e/t7xk62DewDEqIP7thzO3NmJouHcyvJkVsntCro6C6lhCumS6Hqgv542X6Y&#10;UeI8qBKkVrygF+7ow/L9u8XJ5HysGy1LbgkGUS4/mYI23ps8SRxreAvuThuuUFlp24LHq62T0sIJ&#10;o7cyGafpfXLStjRWM+4cvq47JV3G+FXFmf9WVY57IguK2Hw8bTz34UyWC8hrC6YRrIcB/4CiBaEw&#10;6TXUGjyQgxVvQrWCWe105e+YbhNdVYLxWANWM0r/qOa5AcNjLUiOM1ea3P8Ly74en83OIg0n43KH&#10;YqjiXNk2/CM+co5kXa5k8bMnDB+nWZpNU+SUoS6bjOfjLLCZ3LyNdf4z1y0JQkEtNiNyBMcn5zvT&#10;V5OeunIrpIyyQ5NOIEZjvWn0dLber6QlR8B2rrebx+2nPmfthtajNPzeutxv5qvNdOCCaOvXVAZ8&#10;Q8JRUCYsk4F5yCtE9KK/I/YwQlmMG8aol3CUegnHqZP6yjBQ8PdC8uDdveKkXWuUipwKOs+QN8IA&#10;Z7+S4FFsTVlQp+oOvpbi6vFb+R9X09l61tfihmaB1DW4pqMpqoIZ5FYfVBmlhkO5USXxF4NLqXA1&#10;aQDjWkokx0VGIdp5EPLvdsiiVNj62wgFyZ/3ZyKwlkmIFV72urzsLHGGbQVifALnd2Bx30aYHXcQ&#10;8/48gEUs8ovCps9Hk0COj5dJN212qNkPNaBYo7EfzFtKusvK472bA6UfD15XIjbiBqZHjdsVR7f/&#10;EoT1Hd6j1e17tfwFAAD//wMAUEsDBBQABgAIAAAAIQBxy5Uq3wAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9LS8RAEITvgv9haMGLuJPNgoaYySLCsh5U2NWD3iaZNonOI2Q6D/+9vSe9dXcV1V8V&#10;28VZMeEQu+AVrFcJCPR1MJ1vFLy97q4zEJG0N9oGjwp+MMK2PD8rdG7C7A84HakRHOJjrhW0RH0u&#10;ZaxbdDquQo+etc8wOE28Do00g5453FmZJsmNdLrz/KHVPT60WH8fR6fgXVYf44t5nPbPX43dP810&#10;tetJqcuL5f4OBOFCf2Y44TM6lMxUhdGbKKwCLkIKNrcbECd1naV8qXhK0wxkWcj/BcpfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFVJhFBlAgAA9wQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHHLlSrfAAAACAEAAA8AAAAAAAAAAAAAAAAAvwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="017B1D93" id="สี่เหลี่ยมผืนผ้า 2132802504" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-.35pt;margin-top:18.25pt;width:591.75pt;height:43.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfYPPfdAIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtq5uEmMOEWXyzCg&#10;6IK1+wBGlm0BsqRJyu3vR8lukq0PA4blQaGkQ+rwkPT84dRKcuDWCa0KOrhLKeGK6VKouqA/Xjef&#10;ppQ4D6oEqRUv6Jk7+rD4+GF+NDkf6kbLkluCQZTLj6agjfcmTxLHGt6Cu9OGK7ystG3B49bWSWnh&#10;iNFbmQzT9D45alsaqxl3Dk9X3SVdxPhVxZn/VlWOeyILitx8XG1cd2FNFnPIawumEaynAf/AogWh&#10;8NFLqBV4IHsr3oVqBbPa6crfMd0muqoE4zEHzGaQ/pHNSwOGx1xQHGcuMrn/F5Y9H17M1qIMR+Ny&#10;h2bI4lTZNvwjP3LCsmaz0SBD+c4FHWXpNBtNO+H4yROGgEmWZpMUAQwR2Xg4G2YBkFwjGev8F65b&#10;EoyCWixM1AsOT8530DdIL2O5EVJG2yGkM4jRmHsaPZ2td0tpyQGwtKvN+nHzuX+zdrfoQRp+713u&#10;17PlenLjgmzrt6cM+IaEpaBMWCZDFSCvkNGr/o7cQztlMW5oqd7CtuotbK3O6jPDQMHfC8mDd3eK&#10;XXfJUSpyLOgsQ90IA5yDSoJHszVlQZ2qO/paiovHb+mPlpPpKtYEk3C3sCDqClzTyRSvutJZvVcl&#10;EoG84VCuVUn82eCAKhxTGsi4lhLJcajRiDgPQv4dhwSkwtJf2ylY/rQ7EYG5jEOscLLT5XlriTNs&#10;I5DjEzi/BYuzN8DXcR7x3Z97sMhFflVY9NlgHMTxcTPuus3e3uxub0CxRmM9mLeUdJulx33XB0o/&#10;7r2uRCzElUzPGicttm7/VQijfLuPqOu3a/ELAAD//wMAUEsDBBQABgAIAAAAIQDmmY934QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOs0VUsV4lQIqSoHqETpodyceEkC&#10;8TqKnR/enu0Jbjua0ew36XayjRiw87UjBYt5BAKpcKamUsHpfTfbgPBBk9GNI1Twgx622fVVqhPj&#10;RnrD4RhKwSXkE62gCqFNpPRFhVb7uWuR2Pt0ndWBZVdK0+mRy20j4yhaS6tr4g+VbvGpwuL72FsF&#10;Z5l/9AfzPOxfv8pm/zKGu10blLq9mR4fQAScwl8YLviMDhkz5a4n40WjYHbPQQXL9QrExV5sYp6S&#10;8xUvVyCzVP5fkP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAH2Dz33QCAAADBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5pmPd+EAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3FD8281B" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                    <w:p w14:paraId="4CF9E466" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่ห้า</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
@@ -4763,2067 +5591,1717 @@
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ภูเขาหิมะวาวู่ ภูเขาโต๊ะใหญ่ที่สุดในโลก (รวมขึ้นกระเช้าไป-กลับ) - เฉิงตู - </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ตงเจียวจี้อี - </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ตึกแฝดเทียนฟู่ - ชมแสงสี The Tower of Life ห้าง SKP                                                                                                          </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...11 lines deleted...]
-          <w:color w:val="2A20F4"/>
+    </w:p>
+    <w:p w14:paraId="7A4F1DFD" w14:textId="3B30BEFB" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483E6FAA" w14:textId="5C25FD46" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4EB73C" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD8308B" w14:textId="1A594BF6" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เช้า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...25 lines deleted...]
-    <w:p w14:paraId="3FD827DA" w14:textId="0BBE010E" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="005749D8" w:rsidP="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCB23BC" w14:textId="05FB470B" w:rsidR="00135C9C" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...206 lines deleted...]
-          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
-[...201 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="0000CC"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F8B00C6" wp14:editId="1072BEF5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="507D94C5" wp14:editId="3F306275">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-190500</wp:posOffset>
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>2466975</wp:posOffset>
+              <wp:posOffset>3571875</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7115175" cy="3287395"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
-            <wp:wrapTight wrapText="bothSides">
-[...11 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802507" name="image13.jpg" descr="A collage of different seasons&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 15" descr="A collage of different seasons&#10;&#10;AI-generated content may be incorrect."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image13.jpg" descr="A collage of different seasons&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...6 lines deleted...]
-                    </a:blip>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
                     <a:srcRect l="1577" t="7749" r="1968" b="6716"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7115175" cy="3287395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...7 lines deleted...]
-                    </a:extLst>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> จากจุดชมวิวสำคัญ เช่น </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ภูเขาหิมะวาวู่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...3 lines deleted...]
-          <w:id w:val="1282354140"/>
+          <w:tag w:val="goog_rdk_14"/>
+          <w:id w:val="2000540682"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+              <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
               <w:b/>
               <w:bCs/>
+              <w:color w:val="2A20F4"/>
             </w:rPr>
-            <w:t>เซี่ยงเอ๋อร์เหยียน (</w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve">) </w:t>
+            <w:t>(Wawu Shan,瓦屋山)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"โต๊ะภูเขาที่สวยที่สุดของจีน"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อุทยานแห่งชาติที่มี ลักษณะทางธรณีวิทยาที่เป็นเอกลักษณ์ คือมียอดเขาที่ราบเรียบเหมือนหลังคา "วาวู่" (กระเบื้องบ้าน) ทำให้ได้รับการ รับรองว่าเป็น </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>โต๊ะภูเขา (Table Mountain)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่ใหญ่เป็นอันดับสองของโลกและใหญ่ที่สุดในเอเชียเป็นคู่ขนานกับโต๊ะ ภูเขาในเคปทาวน์ แอฟริกาใต้ภูเขาวาวู่มีลักษณะโดดเด่นคือยอดเขาที่แบนราบคล้ายโต๊ะขนาดมหึมา ล้อมรอบด้วย หน้าผาสูงชัน ทำให้ที่นี่ได้ชื่อว่าเป็น </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"วาอู๋บนก้อนเมฆ"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และมอบทัศนียภาพที่งดงามแตกต่างกันไปในแต่ละฤดูกาล</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747EC0CF" w14:textId="77777777" w:rsidR="00E818A0" w:rsidRPr="00E818A0" w:rsidRDefault="00E818A0" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3826919A" w14:textId="759DAD9A" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ชมความมหัศจรรย์ สี่ฤดู สี่ความงาม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AACA487" w14:textId="7937D1DC" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ฤดูใบไม้ผลิ: อาณาจักรดอกกุหลาบพันปี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ในช่วงปลายเดือนเมษายนถึงพฤษภาคม วาอู๋ซานจะกลายเป็น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"อาณาจักรแห่งดอกกุหลาบพันปี (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>杜鵑花</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ดอกไม้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>กว่า 40 สายพันธุ์บนพื้นที่กว่า 600,000 หมู่ (Mǔ) พร้อมใจกันบานสะพรั่ง สร้างผืนพรมสีสันสดใสสุดตระการตาที่หาชมได้ยาก</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3091E2" w14:textId="108027CF" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ฤดูร้อน: สวรรค์แห่งความเย็นฉ่ำ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อุณหภูมิเฉลี่ยในช่วงฤดูร้อนอยู่ที่ประมาณ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>℃</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ถึง 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>℃</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ทำให้เป็นสถานที่ พักผ่อนหนีร้อนที่สมบูรณ์แบบ แหล่งน้ำกว่า 80 แห่งบนภูเขาไหลรวมกันเกิดเป็น </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>น้ำตก 72 สาย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่พรั่งพรู ลงมาอย่างยิ่งใหญ่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E593F7A" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ฤดูใบไม้ร่วง: ป่าเปลี่ยนสี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ผืนป่าดึกดำบรรพ์จะถูกย้อมด้วยสีสันหลากเฉด ทั้งเหลือง ส้ม แดง สร้างทิวทัศน์ ของป่าใบไม้เปลี่ยนสีที่งดงามดุจภาพวาด</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E503E4" w14:textId="22DA1611" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ฤดูหนาว: ทุ่งหิมะสองบรรยากาศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> วาอู๋ซานปกคลุมด้วยหิมะเกือบครึ่งปี ทิวทัศน์หิมะที่นี่ผสมผสานความยิ่งใหญ่ แบบภาคเหนือเข้ากับความอ่อนช้อยแบบภาคใต้และเมื่ออากาศหนาวจัด น้ำตกหลานซีจะกลายเป็น </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>น้ำตกน้ำแข็ง (Icefall)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สีฟ้าใส เป็นภาพที่น่าตื่นตาตื่นใจ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCF59C6" w14:textId="77777777" w:rsidR="00732EE2" w:rsidRDefault="00732EE2" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032697D7" w14:textId="77777777" w:rsidR="00732EE2" w:rsidRDefault="00732EE2" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D916E8" w14:textId="77777777" w:rsidR="00732EE2" w:rsidRDefault="00732EE2" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539DF996" w14:textId="3D171928" w:rsidR="00135C9C" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         นอกจากนี้ท่านอาจจะได้ชมปรากฏการณ์ทางธรรมชาติหายาก เช่น </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ทะเลหมอก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>พระอาทิตย์ขึ้น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>พุทธรัศมี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หรือ แม้กระทั่งปรากฏการณ์ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"พระอาทิตย์สามดวง"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> จากจุดชมวิวสำคัญ เช่น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>เซี่ยงเอ๋อร์เหยียน (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>象爾岩</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">อุทยานแห่งชาติ วาวู่ ได้รับการอนุรักษ์อย่างดีเยี่ยม ถือเป็น </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>"อู่ข้าวอู่น้ำและศูนย์กลางความหลากหลายของ</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>พืชมีดอกของโลก"</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...9 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มี</w:t>
+      </w:r>
+      <w:r w:rsidR="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>พืชพรรณกว่า 3,600 ชนิด และเป็นที่อยู่อาศัยของสัตว์ป่ากว่า 460 ชนิด รวมถึงสัตว์หายาก ที่ได้รับการคุ้มครอง เช่น หมีแพนด้าและกวางผา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...13 lines deleted...]
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ในด้านประวัติศาสตร์วาอู๋ซานมีความสำคัญในฐานะ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>แหล่งกำเนิดของลัทธิเต๋า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เชื่อกันว่า</w:t>
+      </w:r>
+      <w:r w:rsidR="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>บรรพชนของลัทธิเต๋าได้เคยมาเยือนและบำเพ็ญเพียรที่นี่ ทำให้ภูเขาแห่งนี้มีความศักดิ์สิทธิ์และ เคยถูกกล่าว ขานควบคู่</w:t>
+      </w:r>
+      <w:r w:rsidR="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ไปกับ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ภูเขาเอ๋อเหมย </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">สมควรแก่เวลานำท่านลงจากเขา แล้วเดินทางสู่ </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>เมืองเล่อซาน (Leshan)</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ไม่ได้เป็น เพียงเมืองที่</w:t>
+      </w:r>
+      <w:r w:rsidR="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">โด่งดังจากพระพุทธรูปยักษ์ แต่ยังเป็นเมืองที่มีประวัติศาสตร์ อันยาวนานกว่า 2,000 ปี ในฐานะ ศูนย์กลางทางการค้า ศาสนาและอู่อารยธรรมสำคัญของมณฑลเสฉวน ในอดีต เมืองนี้เคยถูกเรียกว่า </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">เจียโจว (Jiazhou) </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เป็นที่รู้จักในนาม</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r w:rsidR="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>"เมืองแห่งความหอมกรุ่นของดอกไม้"</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เล่อซานมีจุดยุทธศาสตร์ที่สำคัญทางภูมิศาสตร์ โดยตั้งอยู่บริเวณที่ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>แม่น้ำต้าตู้ (Dadu River), แม่น้ำชิงอี๋ (Qingyi River) และแม่น้ำหมินเจียง</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(Minjiang River)</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...14 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ไหลมาบรรจบกันทำให้</w:t>
+      </w:r>
+      <w:r w:rsidR="00E818A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D4020C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ที่นี่เป็นศูนย์กลางการขนส่งทางน้ำที่สำคัญมาตั้งแต่สมัยโบราณ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7CBFBD" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เที่ยง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA6A0C7" w14:textId="77777777" w:rsidR="00815939" w:rsidRDefault="00815939" w:rsidP="00D4020C">
-[...64 lines deleted...]
-    <w:p w14:paraId="375F2B80" w14:textId="77777777" w:rsidR="008B3C3B" w:rsidRDefault="008B3C3B" w:rsidP="00D4020C">
+    <w:p w14:paraId="42D4A41B" w14:textId="31A9D109" w:rsidR="00135C9C" w:rsidRDefault="00732EE2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="thaiDistribute"/>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">สู่เมือง </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:noProof/>
           <w:color w:val="222222"/>
         </w:rPr>
-        <w:t xml:space="preserve">เฉิงตู </w:t>
-[...241 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="74204B34" wp14:editId="2F7015DB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1C0A3554" wp14:editId="1470891B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>4067175</wp:posOffset>
+              <wp:posOffset>3717290</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7105650" cy="3105150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2132802484" name="image5.jpg" descr="รูปภาพประกอบด้วย ข้อความ, กลางแจ้ง, อาคาร, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:docPr id="2132802524" name="image18.jpg" descr="รูปภาพประกอบด้วย ข้อความ, กลางแจ้ง, อาคาร, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.jpg" descr="รูปภาพประกอบด้วย ข้อความ, กลางแจ้ง, อาคาร, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPr id="0" name="image18.jpg" descr="รูปภาพประกอบด้วย ข้อความ, กลางแจ้ง, อาคาร, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId21"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7105650" cy="3105150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000CC"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...23 lines deleted...]
-    <w:p w14:paraId="3FD827E8" w14:textId="165E2E0E" w:rsidR="005749D8" w:rsidRDefault="00CC03CF" w:rsidP="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>จากนั้นนำท่านเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">สู่เมือง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เฉิงตู </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ใช้เวลาเดินทางประมาณ 1 ชั่วโมง </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D4380C" w14:textId="17442793" w:rsidR="00135C9C" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>จากนั้น</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ตงเจียวจี้อี้ (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>东郊记忆</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9" w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>,Eastern Suburb Memory)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">หนึ่งในสถานที่ท่องเที่ยวที่ โดดเด่นและเป็นที่นิยมที่สุดในเฉิงตู ที่นี่เคยเป็น อดีตโรงงานผลิตหลอดอิเล็กทรอนิกส์ในยุค 1950s สถานที่เที่ยวใน เฉิงตูที่ ผสมผสาน </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ศิลปะ วัฒนธรรม ไลฟ์สไตล์ การช้อปปิ้ง และอาหาร</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ไว้ในที่เดียวจากอดีตโรงงานอุตสาหกรรมที่ถูก แปลงโฉมเป็นแหล่งแฮงเอาต์สุดฮิป เมื่อคุณก้าวเข้าสู่ตงเจียวจี้อี้ จะสัมผัสได้ถึงบรรยากาศที่เต็มไปด้วยเอกลักษณ์ ของสถาปัตยกรรมแบบ Industrial Chic ที่นี่เต็มไปด้วยองค์ประกอบของโรงงานเก่า เช่น โรงงานอิฐสีแดง โกดัง ขนาดใหญ่ ปล่องไฟสูง ท่อน้ำและ หัวรถจักรไอน้ำเก่า ที่ตั้งอยู่ตามจุดต่าง ๆ ซึ่งกลายเป็นฉากหลังยอดนิยม สำหรับ นักท่องเที่ยวที่ชื่นชอบการถ่ายภาพ โดยมีไฮไลท์ที่น่าสนใจตามโซนต่างๆอาทิเช่น </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Concept Stores &amp; Handmade Shops</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ร้านเสื้อผ้าและของที่ระลึก สไตล์อินดี้ งานทำมือที่ไม่ซ้ำใคร </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bookstores &amp; Creative Shops</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ร้านหนังสือ</w:t>
+      </w:r>
+      <w:r w:rsidR="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...19 lines deleted...]
-    <w:p w14:paraId="4A6E8AFB" w14:textId="77777777" w:rsidR="00815939" w:rsidRDefault="00815939" w:rsidP="00D4020C">
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">อิสระที่มีทั้งงานศิลป์ โปสการ์ด และของสะสมแนววินเทจ </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Souvenir Corner</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ของฝากเก๋ ๆ เช่น เครื่องประดับ งานคราฟต์ กระเป๋าผ้า ลายกราฟิก แนวศิลปะ </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cafés เท่ ๆ</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – มีทั้งคาเฟ่ในโกดังอิฐแดง คาเฟ่กาแฟดริปไปจนถึงร้านชา แบบโมเดิร์น </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>บาร์ &amp; คราฟต์เบียร์</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ตอนเย็นบรรยากาศคึกคัก เหมาะกับการนั่งชิลฟังดนตรีสด </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>อาหารเสฉวน (Sichuan Food)</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ร้านอาหารท้องถิ่น จัดเต็มเมนูเผ็ดร้อน เช่น หม่าล่าหม้อไฟ เสฉวนสตรีทฟู้ด </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>สตรีทฟู้ดสไตล์ ครีเอทีฟ</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – เช่น ไอศกรีมโฮมเมด ขนมอบ แซนด์วิชฟิวชั่น และของกินเล่นที่เหมาะกับการเดินช้อปเพลิน ๆ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627704CA" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435C9C71" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EA63CE" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>เย็น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>อิสระอาหารค่ำเพื่อสะดวกแก่การท่องเที่ยว</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0503BDFD" w14:textId="0D1F758E" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:lang w:val="en-US"/>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
-          <w:color w:val="222222"/>
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AA5D3AB" wp14:editId="786017CF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="511FCD1C" wp14:editId="72FC8671">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>786130</wp:posOffset>
+              <wp:posOffset>1995805</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7267575" cy="3343275"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:wrapTight wrapText="bothSides">
-[...11 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802526" name="image21.jpg" descr="A collage of a person standing in front of a tall building&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 21" descr="A collage of a person standing in front of a tall building&#10;&#10;AI-generated content may be incorrect."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image21.jpg" descr="A collage of a person standing in front of a tall building&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7267575" cy="3343275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4F6F6F00" w14:textId="3F200166" w:rsidR="008B3C3B" w:rsidRDefault="00CC03CF" w:rsidP="00D4020C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           นำท่านเดินทางกลับสู่โรงแรมที่พัก ระหว่างทางนำท่านแวะชมแสงสีถ่ายรูปด้านนอก </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ตึกแฝดเทียนฟู่(Tianfu International Financial Center Towers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>天府双塔</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">สัญลักษณ์แห่งความทันสมัยและความก้าวหน้าของเมือง เฉิงตู ตึกระฟ้าแฝดแห่งนี้ตั้งตระหง่านอยู่ใจกลางย่านการเงินแห่งใหม่ ตึกแฝดเทียนฟู่ มีความสูงกว่า 220 เมตร แต่ละตึกมีดีไซน์ที่โฉบเฉี่ยวและเป็นเอกลักษณ์ โดยเฉพาะในยามค่ำคืน ตัวอาคารจะถูกประดับ ประดาด้วยไฟ LED ที่สว่างไสว ทำให้เกิดการแสดงแสงสีที่สวยงามตระการตา </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9C58D1" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380835D3" w14:textId="722173DE" w:rsidR="00135C9C" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:lang w:val="en-US"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00582BFF">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1D25A068" wp14:editId="0E43690B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="19E13889" wp14:editId="0866F886">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>5326380</wp:posOffset>
+              <wp:align>bottom</wp:align>
             </wp:positionV>
             <wp:extent cx="7138035" cy="3152775"/>
             <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2132802483" name="image2.jpg" descr="รูปภาพประกอบด้วย ตึกระฟ้า, อาคาร, เบา, เมือง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:docPr id="2132802518" name="image3.jpg" descr="รูปภาพประกอบด้วย ตึกระฟ้า, อาคาร, เบา, เมือง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.jpg" descr="รูปภาพประกอบด้วย ตึกระฟ้า, อาคาร, เบา, เมือง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPr id="0" name="image3.jpg" descr="รูปภาพประกอบด้วย ตึกระฟ้า, อาคาร, เบา, เมือง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId23"/>
                     <a:srcRect l="1433" t="3153" r="1537"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7138035" cy="3152775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          จากนั้นนำท่านแวะชมแสงสีถ่ายรูป ด้านนอก สัมผัสความอลังการของ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>หอคอยแห่งชีวิต (The Tower of Life,</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="MS Gothic" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>生命之塔</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> คือสัญลักษณ์แห่งความ ล้ำสมัยที่ตั้งตระหง่านอยู่ใจกลางห้างสรรพสินค้า </w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SKP เฉิงตู</w:t>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...22 lines deleted...]
-        <w:jc w:val="thaiDistribute"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่นี่ไม่ใช่เพียง แค่โครงสร้างทางสถาปัตยกรรมแต่ยังเป็นผลงานศิลปะชิ้นเอกที่ผสมผสานระหว่างความหรูหราของศูนย์การค้าเข้ากับ    ความงดงามของธรรมชาติได้อย่างลงตัว</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E05A8B5" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000CC"/>
-          <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0BBB37" w14:textId="77777777" w:rsidR="00096CFF" w:rsidRDefault="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000CC"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A26056A" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FAA8F4C" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D481DA5" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>HOLIDAY INN EXPRESS HOTEL ระดับ 4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ABB5CB" w14:textId="0C9C5CD9" w:rsidR="00FC1A2D" w:rsidRDefault="00FC1A2D" w:rsidP="00D4020C">
-[...116 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="72A5FDE8" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650AAB9C" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD82807" wp14:editId="79945054">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="492DFA7C" wp14:editId="03EF3CB2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-430044</wp:posOffset>
+                  <wp:posOffset>-434805</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-4760</wp:posOffset>
+                  <wp:posOffset>-9521</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7505700" cy="544306"/>
+                <wp:extent cx="7515225" cy="553831"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2132802490" name="สี่เหลี่ยมผืนผ้า 2132802490"/>
+                <wp:docPr id="2132802502" name="สี่เหลี่ยมผืนผ้า 2132802502"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1612200" y="3519450"/>
                           <a:ext cx="7467600" cy="521100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FD8281C" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                          <w:p w14:paraId="2A1B4AF4" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>วันที่หก</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
@@ -6834,1638 +7312,1565 @@
                               <w:t xml:space="preserve">เมืองโบราณลั่วไต้ - </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">วัดต้าฉือ - ถนนคนเดินชุนชีลู่ - หมีแพนด้ายักษ์ ปีนตึก IFS - สนามบินเมืองเทียนฟู่ - สนามบินสุวรรณภูมิ ประเทศไทย                                                                                                           </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3FD82807" id="สี่เหลี่ยมผืนผ้า 2132802490" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-33.85pt;margin-top:-.35pt;width:591pt;height:42.85pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChyQt3cwIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpO41yMOEWXyzCg&#10;6IK1+wBGlm0BsqRJyu3vR8lukq0PA4blQaGkQ+rwkPT84dRKcuDWCa0Kmt4NKOGK6VKouqA/Xjef&#10;ppQ4D6oEqRUv6Jk7+rD4+GF+NDkf6kbLkluCQZTLj6agjfcmTxLHGt6Cu9OGK7ystG3B49bWSWnh&#10;iNFbmQwHg3Fy1LY0VjPuHJ6uuku6iPGrijP/raoc90QWFLn5uNq47sKaLOaQ1xZMI1hPA/6BRQtC&#10;4aOXUCvwQPZWvAvVCma105W/Y7pNdFUJxmMOmE06+COblwYMj7mgOM5cZHL/Lyx7PryYrUUZjsbl&#10;Ds2QxamybfhHfuSEZR2nQxSbknNB77N0Nsp64fjJE4aAyWg8GQcAQ0Q2TFO0MWRyjWSs81+4bkkw&#10;CmqxMFEvODw530HfIL2M5UZIGW2HkM4gRmPug+jpbL1bSksOgKVdbdaPm8/9m7W7RSMX/L13Ga9n&#10;y/XkxgXZ1m9PGfANCUtBmbBMhipAXiGjV/0duYd2ymLc0FK9hW3VW9handVnhoGCvxeSB+/uFLvu&#10;kqNU5FjQWTbMUEPAOagkeDRbUxbUqbqjr6W4ePyW/v1yMl1N+1zcLSyIugLXdDLFqwCD3Oq9KqPV&#10;cCjXqiT+bHBAFY4pDWRcS4nkONRoRJwHIf+OQxWlwtJf2ylY/rQ7EYG5ZCFWONnp8ry1xBm2Ecjx&#10;CZzfgsXZS/F1nEd89+ceLHKRXxUWfZaOgjg+bkbZJHSbvb3Z3d6AYo3GejBvKek2S4/7rg+Uftx7&#10;XYlYiCuZnjVOWmzd/qsQRvl2H1HXb9fiFwAAAP//AwBQSwMEFAAGAAgAAAAhAPTWanPhAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adrkbig1gmPtgpxKoRUlQMgUTjAzYmXJGCv&#10;o9h58O/ZnuC0u5rR7Df5dnZWjNiH1pOCdJmAQKq8aalW8Pa6W2xAhKjJaOsJFfxggG1xepLrzPiJ&#10;XnA8xFpwCIVMK2hi7DIpQ9Wg02HpOyTWPn3vdOSzr6Xp9cThzsrLJFlJp1viD43u8L7B6vswOAXv&#10;svwYns3DuH/6qu3+cYoXuy4qdX42392CiDjHPzMc8RkdCmYq/UAmCKtgsVqv2coLj6OeptdXIEoF&#10;m5sEZJHL/w2KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChyQt3cwIAAAMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD01mpz4QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="492DFA7C" id="สี่เหลี่ยมผืนผ้า 2132802502" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-34.25pt;margin-top:-.75pt;width:591.75pt;height:43.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChyQt3cwIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpO41yMOEWXyzCg&#10;6IK1+wBGlm0BsqRJyu3vR8lukq0PA4blQaGkQ+rwkPT84dRKcuDWCa0Kmt4NKOGK6VKouqA/Xjef&#10;ppQ4D6oEqRUv6Jk7+rD4+GF+NDkf6kbLkluCQZTLj6agjfcmTxLHGt6Cu9OGK7ystG3B49bWSWnh&#10;iNFbmQwHg3Fy1LY0VjPuHJ6uuku6iPGrijP/raoc90QWFLn5uNq47sKaLOaQ1xZMI1hPA/6BRQtC&#10;4aOXUCvwQPZWvAvVCma105W/Y7pNdFUJxmMOmE06+COblwYMj7mgOM5cZHL/Lyx7PryYrUUZjsbl&#10;Ds2QxamybfhHfuSEZR2nQxSbknNB77N0Nsp64fjJE4aAyWg8GQcAQ0Q2TFO0MWRyjWSs81+4bkkw&#10;CmqxMFEvODw530HfIL2M5UZIGW2HkM4gRmPug+jpbL1bSksOgKVdbdaPm8/9m7W7RSMX/L13Ga9n&#10;y/XkxgXZ1m9PGfANCUtBmbBMhipAXiGjV/0duYd2ymLc0FK9hW3VW9handVnhoGCvxeSB+/uFLvu&#10;kqNU5FjQWTbMUEPAOagkeDRbUxbUqbqjr6W4ePyW/v1yMl1N+1zcLSyIugLXdDLFqwCD3Oq9KqPV&#10;cCjXqiT+bHBAFY4pDWRcS4nkONRoRJwHIf+OQxWlwtJf2ylY/rQ7EYG5ZCFWONnp8ry1xBm2Ecjx&#10;CZzfgsXZS/F1nEd89+ceLHKRXxUWfZaOgjg+bkbZJHSbvb3Z3d6AYo3GejBvKek2S4/7rg+Uftx7&#10;XYlYiCuZnjVOWmzd/qsQRvl2H1HXb9fiFwAAAP//AwBQSwMEFAAGAAgAAAAhAOU5C8DhAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwYu0mwipIc2miFDqQQWrB3vbZMckmp0N&#10;2c0fv73Tk55mhvd483v5brGdmHDwrSMF8ToCgVQ501Kt4P1tv0pB+KDJ6M4RKvhBD7vi8iLXmXEz&#10;veJ0DLXgEPKZVtCE0GdS+qpBq/3a9UisfbrB6sDnUEsz6JnDbSdvo2gjrW6JPzS6x4cGq+/jaBV8&#10;yPI0vpjH6fD8VXeHpznc7Pug1PXVcr8FEXAJf2Y44zM6FMxUupGMF52C1SZN2MpLzPNsiOOE25UK&#10;0uQOZJHL/xWKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChyQt3cwIAAAMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDlOQvA4QAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="3FD8281C" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+                    <w:p w14:paraId="2A1B4AF4" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่หก</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">เมืองโบราณลั่วไต้ - </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">วัดต้าฉือ - ถนนคนเดินชุนชีลู่ - หมีแพนด้ายักษ์ ปีนตึก IFS - สนามบินเมืองเทียนฟู่ - สนามบินสุวรรณภูมิ ประเทศไทย                                                                                                           </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827ED" w14:textId="06D8C46F" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="005749D8" w:rsidP="00D4020C">
-[...11 lines deleted...]
-    <w:p w14:paraId="3FD827EE" w14:textId="486A3949" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="005749D8" w:rsidP="00D4020C">
+    <w:p w14:paraId="6566631A" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F4B7B6" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E387DBB" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3FD827EF" w14:textId="1461AF96" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="008B3C3B" w:rsidP="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เช้า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583C6D1D" w14:textId="7E816F77" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
-          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7E6474FB" wp14:editId="62E5553A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0BF81D62" wp14:editId="469E2091">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>123825</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>1891030</wp:posOffset>
+              <wp:posOffset>3023870</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7248525" cy="3238500"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2087636851" name="image1.jpg" descr="รูปภาพประกอบด้วย ภาพหน้าจอ, อาคาร, ศิลปะ, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:docPr id="2132802511" name="image11.jpg" descr="รูปภาพประกอบด้วย ภาพหน้าจอ, อาคาร, ศิลปะ, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.jpg" descr="รูปภาพประกอบด้วย ภาพหน้าจอ, อาคาร, ศิลปะ, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPr id="0" name="image11.jpg" descr="รูปภาพประกอบด้วย ภาพหน้าจอ, อาคาร, ศิลปะ, ท้องฟ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId24"/>
                     <a:srcRect l="860" t="2867" r="962"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7248525" cy="3238500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...12 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>เมืองโบราณลั่วไต้</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เมืองนี้มีชื่อเสียงเป็นพิเศษในด้านการอนุรักษ์โบราณวัตถุ ทางวัฒนธรรมระดับชาติที่ สำคัญพิพิธภัณฑ์ฮากกาและสวนฮากกา สถาปัตยกรรมจีนโบราณเป็นรูปแบบสถาปัตยกรรมตามแบบฉบับ ของหมิง และชิง สลักด้วยรูปปั้นมังกร ฟีนิกซ์ ดอกไม้และนกอันน่าทึ่งมีรูปร่างเหมือนจริงและฝีมือประณีต</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D19040" w14:textId="77777777" w:rsidR="00096CFF" w:rsidRDefault="00096CFF" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2132C6E1" w14:textId="3B5429BA" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...17 lines deleted...]
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34047B4F" w14:textId="00983715" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00135C9C" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D4020C">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB49D0" w14:textId="56B4042B" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00000000" w:rsidP="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จากนั้นเดินทางไปยัง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
-        <w:t>เมืองโบราณลั่วไต้</w:t>
-[...10 lines deleted...]
-          <w:cs/>
+        <w:t>วัดต้าฉือ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4020C">
-[...19 lines deleted...]
-    <w:p w14:paraId="3FD827F1" w14:textId="4AA5235B" w:rsidR="005749D8" w:rsidRPr="00D4020C" w:rsidRDefault="008B3C3B" w:rsidP="00D4020C">
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เป็นวัดเก่าแก่ที่มีอายุยาวนานกว่า 1,600 ปี ตั้งอยู่ใจกลางของ Chengdu ที่นี่ถือเป็นสถานที่สำคัญที่น่าสนใจ เพราะเป็นวัดที่พระถังซัมจั๋งบวชเป็นพระภิกษุก่อนจะย้ายไปจำพรรษายัง วัดอื่นภายในวัดต้าสือนั้นเงียบสงบ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054B6850" w14:textId="25D7B74A" w:rsidR="00135C9C" w:rsidRPr="00096CFF" w:rsidRDefault="00000000" w:rsidP="00096CFF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">      จากนั้นนำท่านสู่ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ถนนคนเดินชุนซีลู่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เป็นย่านวัยรุ่นเปรียบได้กับสยามสแคว์ ซึ่งขาย สินค้าที่ทันสมัยเป็นถนนที่ปิด ไม่ไห้รถวิ่งผ่านได้ ห้างดังในย่านนี้มีให้เลือกช้อปปิ้งมากมายหลากหลาย จากนั้นนำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">หมีแพนด้ายักษ์ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>กำลังปีนตึก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IFS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เป็นอีกหนึ่งแลนด์มาร์ค ที่ใครมาเฉิงตูแล้วต้องมาเช็คอิน  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ED7DEF" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A050E7F" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F09DB5A" w14:textId="7B0113D3" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3830F4E5" w14:textId="5F560C68" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492FCFEE" w14:textId="0B9A352F" w:rsidR="00135C9C" w:rsidRDefault="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="188A22F8" wp14:editId="3876C37D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3AF24CAE" wp14:editId="35F715BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-229870</wp:posOffset>
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>6167755</wp:posOffset>
+              <wp:posOffset>809625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7077075" cy="3314700"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2087636856" name="image4.jpg" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, ศิลปะ, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:docPr id="2132802523" name="image16.jpg" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, ศิลปะ, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.jpg" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, ศิลปะ, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPr id="0" name="image16.jpg" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, ศิลปะ, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId25"/>
                     <a:srcRect l="1433" t="5447" r="1392" b="5406"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7077075" cy="3314700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...87 lines deleted...]
-        <w:jc w:val="thaiDistribute"/>
+    </w:p>
+    <w:p w14:paraId="4A48B607" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627BF8D7" w14:textId="1AB94100" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49064930" w14:textId="4AC4ACC0" w:rsidR="00135C9C" w:rsidRDefault="00096CFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="439F715F" wp14:editId="638F6A18">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1C6D1866" wp14:editId="76240D0D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>1466850</wp:posOffset>
+              <wp:posOffset>4393565</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7038975" cy="3324860"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2132802510" name="image6.jpg" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, กลางแจ้ง, ยานพาหนะทางบก&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image6.jpg" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, กลางแจ้ง, ยานพาหนะทางบก&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7038975" cy="3324860"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1132A4A9" w14:textId="74127ABC" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F08C15C" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  สมควรแก่เวลา นำท่านเดินทางสู่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>สนามบินเมืองเทียนฟู่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9900FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เดินทางกลับสู่ ประเทศไทย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEED910" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+        <w:t>23.00 น.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ออกเดินทางบินลัดฟ้ากลับสู่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>สนามบินสุวรรณภูมิ ประเทศไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0A115C" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">โดยสายการบิน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เที่ยวบินที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VZ3681 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ใช้เวลาเดินทางประมาณ 2 ชั่วโมง 55 นาที </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>ไม่มีบริการอาหารและน้ำดื่มบนเครื่อง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1048A209" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+        <w:t>01.15 น.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">เดินทางถึง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>สนามบินสุวรรณภูมิ ประเทศไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>โดยสวัสดิภาพ พร้อมด้วยความประทับใจ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7CDBCE" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0951F1" w14:textId="7045788C" w:rsidR="00135C9C" w:rsidRPr="00FB50B5" w:rsidRDefault="00FB50B5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="342E83A1" wp14:editId="600CA0EB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="7548701" cy="10677525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
-                <wp:lineTo x="0" y="21534"/>
-[...1 lines deleted...]
-                <wp:lineTo x="21571" y="0"/>
+                <wp:lineTo x="0" y="21542"/>
+                <wp:lineTo x="21533" y="21542"/>
+                <wp:lineTo x="21533" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1757789608" name="รูปภาพ 7" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, กลางแจ้ง, ยานพาหนะทางบก&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:docPr id="1399709772" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1757789608" name="รูปภาพ 7" descr="รูปภาพประกอบด้วย ข้อความ, อาคาร, กลางแจ้ง, ยานพาหนะทางบก&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPr id="1399709772" name="Picture 1399709772"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7038975" cy="3324860"/>
+                      <a:ext cx="7548701" cy="10677525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00890211" w:rsidRPr="00D4020C">
-[...483 lines deleted...]
-    <w:p w14:paraId="3FD827F8" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+    </w:p>
+    <w:p w14:paraId="629957CD" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD8280B" wp14:editId="3FD8280C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="55FCB14C" wp14:editId="5A2A9756">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7550785" cy="10677525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2132802499" name="image5.jpg" descr="รูปภาพประกอบด้วย ข้อความ, การ์ตูน, โบรชัวร์, ออกแบบ&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+            <wp:docPr id="2132802515" name="image15.jpg" descr="รูปภาพประกอบด้วย ข้อความ, การ์ตูน, โบรชัวร์, ออกแบบ&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.jpg" descr="รูปภาพประกอบด้วย ข้อความ, การ์ตูน, โบรชัวร์, ออกแบบ&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+                    <pic:cNvPr id="0" name="image15.jpg" descr="รูปภาพประกอบด้วย ข้อความ, การ์ตูน, โบรชัวร์, ออกแบบ&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId28"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7550785" cy="10677525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827F9" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+    <w:p w14:paraId="2FCA37BA" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD8280D" wp14:editId="3FD8280E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2EFC9935" wp14:editId="2B8E4D5D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>-15116</wp:posOffset>
+              <wp:posOffset>-15114</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>-19038</wp:posOffset>
+              <wp:posOffset>-19037</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7582988" cy="10723124"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2132802497" name="image3.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+            <wp:docPr id="2132802527" name="image19.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+                    <pic:cNvPr id="0" name="image19.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId29"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7582988" cy="10723124"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD827FA" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="00890211">
+    <w:p w14:paraId="7BC8B5C1" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3FD8280F" wp14:editId="3FD82810">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0D3AAABA" wp14:editId="1EB44F0E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7544179" cy="10668000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-            <wp:docPr id="2132802496" name="image2.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+            <wp:docPr id="2132802514" name="image9.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
+                    <pic:cNvPr id="0" name="image9.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId30"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7544179" cy="10668000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005749D8">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId34"/>
+    <w:sectPr w:rsidR="00135C9C">
+      <w:headerReference w:type="even" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C591035" w14:textId="77777777" w:rsidR="000669EC" w:rsidRDefault="000669EC">
+    <w:p w14:paraId="6C378552" w14:textId="77777777" w:rsidR="006577BB" w:rsidRDefault="006577BB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E29AF40" w14:textId="77777777" w:rsidR="000669EC" w:rsidRDefault="000669EC">
+    <w:p w14:paraId="6400D405" w14:textId="77777777" w:rsidR="006577BB" w:rsidRDefault="006577BB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{FAC158C4-9CC1-4001-B045-F596E312580D}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4E30C10D-691B-43CC-AA3F-6C9D2EC388B2}"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{A6E47D54-9EA4-4C11-BD8A-E11E61996286}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{6C3A46F9-7253-49ED-90F0-47208171F460}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{B407FD2F-01EC-4CBC-94CF-58173183B87C}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{8E8D0ABC-8602-495B-BD12-8FDB558679B4}"/>
   </w:font>
   <w:font w:name="Prompt">
-    <w:panose1 w:val="00000500000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{AACEB1B9-C158-4BF1-B0AF-2D084DFDC100}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{D55BCA5A-BAE0-4B9F-85CF-B25B8173292C}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{940DD0C7-EB8F-4118-BF96-3A36DEA7119A}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{BBFCC94C-79B1-4572-B4DC-178E8EF49595}"/>
   </w:font>
   <w:font w:name="Prompt SemiBold">
-    <w:panose1 w:val="00000700000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{6E882413-2B05-488F-9B98-E88042101224}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{4884C07E-DC6A-4345-8D51-C6FFB828A76D}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2D47EB0D-8906-4D4B-91F6-CFA7DDC76995}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{452F68E4-13F9-41F2-83F2-6E9752EF3C37}"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:subsetted="1" w:fontKey="{746C843B-9937-48A6-BB1A-A6A6FA989E92}"/>
-    <w:embedBold r:id="rId9" w:subsetted="1" w:fontKey="{5344C0B9-C5EC-4CEB-8C76-B95C9B6A0BE1}"/>
+    <w:embedRegular r:id="rId8" w:subsetted="1" w:fontKey="{7DB6438B-1EB8-4C3D-A845-67EDA1370328}"/>
+    <w:embedBold r:id="rId9" w:subsetted="1" w:fontKey="{D3C36C83-9DD5-4884-9911-AA7E98CAECB7}"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId10" w:subsetted="1" w:fontKey="{DC8C53BA-754D-437F-AA1E-2310CE0271F6}"/>
+  </w:font>
+  <w:font w:name="Microsoft JhengHei">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+    <w:embedBold r:id="rId11" w:subsetted="1" w:fontKey="{72D191E3-2AE8-4CC2-A2B4-9546416AE3E8}"/>
+  </w:font>
+  <w:font w:name="___WRD_EMBED_SUB_41">
+    <w:altName w:val="Yu Gothic"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedBold r:id="rId10" w:subsetted="1" w:fontKey="{F8DF3D42-634F-491C-A58F-DC56496934A3}"/>
+    <w:embedBold r:id="rId12" w:subsetted="1" w:fontKey="{F7DDCA5C-856B-4660-B633-C8870234B00E}"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{97CB2B7C-0CC6-464A-B10D-AA5CEDD0AE73}"/>
-[...16 lines deleted...]
-    <w:embedBold r:id="rId13" w:subsetted="1" w:fontKey="{6ACDAF5D-C5DC-46BB-A62F-D5D02658F908}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{380B717A-3147-4326-B3F8-D6D727B706CC}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{4D039676-6CAF-4F0C-A40F-5874B03882BD}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{0BD11DF2-1285-40B8-92B1-6CB7B2400798}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{B8C0E557-4042-4874-B64B-7C30396DE9A3}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{591B427C-84AE-451A-B1BB-EE975BAEAE38}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD82813" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="005749D8">
+  <w:p w14:paraId="7B4D60F7" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD82814" w14:textId="648B8248" w:rsidR="005749D8" w:rsidRDefault="000669EC">
+  <w:p w14:paraId="7A42A490" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
-        <w:tag w:val="goog_rdk_17"/>
-        <w:id w:val="-211724919"/>
+        <w:tag w:val="goog_rdk_20"/>
+        <w:id w:val="1101080262"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00890211">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">FT-TFUVZ33A-เฉิงตู ฉงชิ่ง อู่หลง ภูเขาหิมะวาวู่ ชม 3 มรดกโลก 6 วัน 5 คืน-VZ   </w:t>
         </w:r>
-        <w:r w:rsidR="00890211">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">     Page </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D4020C">
+    <w:r w:rsidR="00096CFF">
       <w:rPr>
         <w:rFonts w:cs="Angsana New"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:cs/>
         <w:lang w:bidi="th"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D4020C">
+    <w:r w:rsidR="00096CFF">
       <w:rPr>
         <w:rFonts w:cs="Angsana New"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:cs/>
         <w:lang w:bidi="th"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00890211">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD82816" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="005749D8">
+  <w:p w14:paraId="6C789988" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57BE5C30" w14:textId="77777777" w:rsidR="000669EC" w:rsidRDefault="000669EC">
+    <w:p w14:paraId="1783C777" w14:textId="77777777" w:rsidR="006577BB" w:rsidRDefault="006577BB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F9CD6DB" w14:textId="77777777" w:rsidR="000669EC" w:rsidRDefault="000669EC">
+    <w:p w14:paraId="36C618F2" w14:textId="77777777" w:rsidR="006577BB" w:rsidRDefault="006577BB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD82811" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="005749D8">
+  <w:p w14:paraId="35057482" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD82812" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="005749D8">
+  <w:p w14:paraId="74922747" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD82815" w14:textId="77777777" w:rsidR="005749D8" w:rsidRDefault="005749D8">
+  <w:p w14:paraId="25264C41" w14:textId="77777777" w:rsidR="00135C9C" w:rsidRDefault="00135C9C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50452EFC"/>
+    <w:nsid w:val="41552C19"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="59B290B4"/>
+    <w:tmpl w:val="E86E7F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8532,53 +8937,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6272021F"/>
+    <w:nsid w:val="52A41C56"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2668C122"/>
+    <w:tmpl w:val="A46EAF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8644,260 +9049,141 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="579490760">
+  <w:num w:numId="1" w16cid:durableId="1213690353">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1571649628">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="101072888">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005749D8"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00FC1A2D"/>
+    <w:rsidRoot w:val="00135C9C"/>
+    <w:rsid w:val="00081F83"/>
+    <w:rsid w:val="00096CFF"/>
+    <w:rsid w:val="000C606A"/>
+    <w:rsid w:val="00135C9C"/>
+    <w:rsid w:val="001D4FB9"/>
+    <w:rsid w:val="00245749"/>
+    <w:rsid w:val="002F6F04"/>
+    <w:rsid w:val="0031112E"/>
+    <w:rsid w:val="00423FDE"/>
+    <w:rsid w:val="00432C11"/>
+    <w:rsid w:val="00564BC5"/>
+    <w:rsid w:val="006577BB"/>
+    <w:rsid w:val="007230B1"/>
+    <w:rsid w:val="00732EE2"/>
+    <w:rsid w:val="007E2A76"/>
+    <w:rsid w:val="00852A6B"/>
+    <w:rsid w:val="00A6548B"/>
+    <w:rsid w:val="00AB75A8"/>
+    <w:rsid w:val="00BF21FE"/>
+    <w:rsid w:val="00C331A7"/>
+    <w:rsid w:val="00D723F2"/>
+    <w:rsid w:val="00D97DB0"/>
+    <w:rsid w:val="00DC3E56"/>
+    <w:rsid w:val="00E818A0"/>
+    <w:rsid w:val="00E8198D"/>
+    <w:rsid w:val="00EF1863"/>
+    <w:rsid w:val="00F70D17"/>
+    <w:rsid w:val="00F77384"/>
+    <w:rsid w:val="00FB50B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3FD82796"/>
-  <w15:docId w15:val="{AA219ED8-722B-425B-8C0B-3E620B4AD264}"/>
+  <w14:docId w14:val="6F33100C"/>
+  <w15:docId w15:val="{C323DB94-834C-4252-B58D-6DA9CB170E65}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="th" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9252,289 +9538,300 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal4">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal5">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal6">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal7">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal6">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal8">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal10">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal20">
     <w:name w:val="Table Normal2"/>
     <w:tblPr>
       <w:tblCellMar>
@@ -9553,50 +9850,115 @@
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal40">
     <w:name w:val="Table Normal4"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal50">
     <w:name w:val="Table Normal5"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal50"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal50"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal50"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal50"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal50"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="15" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="15" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal50"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal50"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
@@ -9998,176 +10360,111 @@
     <w:basedOn w:val="TableNormal50"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="aff5">
     <w:basedOn w:val="TableNormal50"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="aff6">
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="affb">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:link w:val="affc"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF7584"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affc">
-[...2 lines deleted...]
-    <w:link w:val="affb"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF7584"/>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="affd">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:link w:val="affe"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF7584"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="affe">
-[...2 lines deleted...]
-    <w:link w:val="affd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF7584"/>
     <w:rPr>
       <w:rFonts w:cs="Cordia New"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="4-1">
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="008358EF"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10197,52 +10494,52 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff6">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10258,52 +10555,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff0">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff7">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10319,52 +10616,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff1">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff8">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10380,52 +10677,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff2">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aff9">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10441,52 +10738,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff3">
-    <w:basedOn w:val="TableNormal5"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affa">
+    <w:basedOn w:val="TableNormal7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
@@ -10506,52 +10803,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff4">
-    <w:basedOn w:val="TableNormal5"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affb">
+    <w:basedOn w:val="TableNormal7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
@@ -10571,52 +10868,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff5">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affc">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
     </w:tblStylePr>
@@ -10632,52 +10929,52 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff6">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affd">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
@@ -10697,52 +10994,52 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afff7">
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="affe">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
@@ -10762,76 +11059,52 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afff8">
-[...24 lines deleted...]
-    <w:basedOn w:val="a1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afff">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
       </w:tcPr>
@@ -10851,59 +11124,163 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="afff0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F70D17"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Cordia New"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11190,86 +11567,101 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh/NUuYI99RchAhNdRXWMxQQ+Vieg==">CgMxLjAaJQoBMBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMRIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNRIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBOBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBORIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTASIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjExEiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxMhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTMSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGhwKAjE0EhYKFAgHQhAKBlByb21wdBIGU2ltU3VuGiYKAjE1EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxNhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaHgoCMTcSGAoWCAdCEhIQQXJpYWwgVW5pY29kZSBNUzgAciExTnhqSDBqOFMwajByZk0zX3UxaU40dlc0OFJLQXZoWHY=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhyKIKbnHY3LudUZe9pCsWHRweNgQ==">CgMxLjAaJQoBMBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMRIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNRIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBOBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBORIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTASIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjExEiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxMhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTMSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGhwKAjE0EhYKFAgHQhAKBlByb21wdBIGU2ltU3VuGiYKAjE1EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxNhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTcSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjE4EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxORIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaHgoCMjASGAoWCAdCEhIQQXJpYWwgVW5pY29kZSBNUzgAciExSzg1blYwZE5mU2ZmdlVFMjZ4SjQwb1dlZU40S3llX0c=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AEDF012-738D-451B-8A45-43076C30562B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>2308</Words>
-  <Characters>13158</Characters>
+  <Words>2383</Words>
+  <Characters>13589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15436</CharactersWithSpaces>
+  <CharactersWithSpaces>15941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>khanyanutt Sukkam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>